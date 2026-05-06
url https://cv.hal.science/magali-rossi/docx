--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1466,265 +1466,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals dispersion from 1000 years of mining activity in the northern French Alps</w:t>
+                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Camizuli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Rossi</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.017⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144215v1</w:t>
+                <w:t xml:space="preserve">hal-03164397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10,000-year record of trace metal and metalloid (Cu, Hg, Sb, Pb) deposition in a western Alpine lake (Lake Robert, France): Deciphering local and regional mining contamination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace metals dispersion from 1000 years of mining activity in the northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 228, pp.106076. </w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2020.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164397v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t>
               </w:r>
@@ -1972,446 +1972,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 9: Influence of permafrost</w:t>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Revil</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mridul Razdan</w:t>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Julien</w:t>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Coperey</w:t>
+                <w:t xml:space="preserve">C. Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (5), pp.E337-E355. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2019-0013.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324317v1</w:t>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous disent les paillettes et les grains d’or du Chéran? Savoie-Haute Savoie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 9: Influence of permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mridul Razdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coperey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Règne Minéral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (5), pp.E337-E355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2019-0013.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416350v1</w:t>
+                <w:t xml:space="preserve">hal-02324317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous disent les paillettes et les grains d’or du Chéran? Savoie-Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Règne Minéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+                <w:t xml:space="preserve">hal-02416350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 8: Influence of temperature and salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coperey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and geochemical constraints on lead and fluid sources of the Pb-Zn-Ag mineralization in the polymetallic Tighza-Jbel Aouam district (central Morocco), and relationships with the geodynamic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,64 +2743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé minier, la gestion de l’après-mine: exemple des Alpes du Nord françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 247, Hors série 20, p11-p16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -4773,51 +4773,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ages U-Pb sur monazite des minéralisations Pb-Ag de Macôt-La Plagne et Peisey-Nancroix (Domaine Briançonnais, Alpes du Nord Françaises)</w:t>
+                <w:t xml:space="preserve">Etude comparative de gîtes Pb-Zn-Ag le long d'un transect est-ouest des Alpes du Nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bertauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Janots</w:t>
@@ -4874,51 +4874,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587735v1</w:t>
+                <w:t xml:space="preserve">hal-03587880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
               </w:r>
@@ -5023,51 +5023,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative de gîtes Pb-Zn-Ag le long d'un transect est-ouest des Alpes du Nord françaises</w:t>
+                <w:t xml:space="preserve">Ages U-Pb sur monazite des minéralisations Pb-Ag de Macôt-La Plagne et Peisey-Nancroix (Domaine Briançonnais, Alpes du Nord Françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bertauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Janots</w:t>
@@ -5124,51 +5124,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587880v1</w:t>
+                <w:t xml:space="preserve">hal-03587735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dispersion des éléments traces métalliques dans la zone critique : l'exemple de la mine de Pb-Ag de Peisey-Nancroix</w:t>
               </w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5637,77 +5637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5752,385 +5752,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882524v1</w:t>
+                <w:t xml:space="preserve">hal-01882512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports des nouveaux outils de traçage sédimentaire dans la caractérisation des expositions des écosystèmes aux polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop franco-suisse SediCommuTox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Villié-Morgon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882512v1</w:t>
+                <w:t xml:space="preserve">hal-01882536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des nouveaux outils de traçage sédimentaire dans la caractérisation des expositions des écosystèmes aux polluants</w:t>
+                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop franco-suisse SediCommuTox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Villié-Morgon, France</w:t>
+              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882536v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stériles contaminants : l'impact des anciens sites miniers sur notre environnement actuel. L'exemple des Alpes du nord françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6155,77 +6155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6332,64 +6332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6414,51 +6414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6496,51 +6496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un abandon du modèle périgranitique pour les minéralisations polymétalliques de Tighza-Jbel Aouam (Maroc Central).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,484 +6615,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Impacts and Management of Ancient Abandoned Mines in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2015, Nancy, France. pp. 1523-1526</w:t>
+              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762410v1</w:t>
+                <w:t xml:space="preserve">hal-01882665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">A cordilleran zoning model for the polymetallic W-Au-Pb-Zn-Ag Tighza-Jbel Aouam District (Central Morocco): contribution from new He-Ar and U-Th-Pb data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
+              <w:t xml:space="preserve">13th SGA meeting,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp. 1579-1582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882665v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cordilleran zoning model for the polymetallic W-Au-Pb-Zn-Ag Tighza-Jbel Aouam District (Central Morocco): contribution from new He-Ar and U-Th-Pb data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farahnaz Daliran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Nancy, France. pp. 1579-1582</w:t>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882624v1</w:t>
+                <w:t xml:space="preserve">hal-01882621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Impacts and Management of Ancient Abandoned Mines in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA meeting,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t>
+              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2015, Nancy, France. pp. 1523-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882621v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ages obtained by direct dating of Alpine External Crystalline Massifs shear zones –Insights for an Oligocene to Present underthrusting exhumation cycle.</w:t>
               </w:r>
@@ -7229,51 +7229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,329 +7322,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations de fluides multi-échelles au cours de l'orogenèse alpine, exemple des massifs du Mont Blanc et de l'Aar</w:t>
+                <w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Workshop Corelogging,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882863v1</w:t>
+                <w:t xml:space="preserve">hal-01882869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
+                <w:t xml:space="preserve">Circulations de fluides multi-échelles au cours de l'orogenèse alpine, exemple des massifs du Mont Blanc et de l'Aar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882656v1</w:t>
+                <w:t xml:space="preserve">hal-01882863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t>
+                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Corelogging,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882869v1</w:t>
+                <w:t xml:space="preserve">hal-01882656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation de métaux par des fluides hydrothermaux : le cas des travertins de la région de Takab (NW Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghalamghash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,51 +7794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7893,51 +7893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations Pb-Zn-Ag de Tighza (Maroc Central) : traçage des sources des sulfures (Pb/Pb, He/Ar) et datation des granites (U/Pb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,51 +8238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,368 +8469,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00871980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allanite Behavior in Upper-Mid Crustal Shear Zones: Can we Date Deformation Directly? Example from the Mont Blanc Massif and Implications on Its Alpine Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
+                <w:t xml:space="preserve">Fe-Mg metasomatism in the Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Darling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Engi</w:t>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CorsAlp meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00952560v1</w:t>
+                <w:t xml:space="preserve">halsde-00952566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg metasomatism in the Mont Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CorsAlp meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">SGA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00952566v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00639084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Allanite Behavior in Upper-Mid Crustal Shear Zones: Can we Date Deformation Directly? Example from the Mont Blanc Massif and Implications on Its Alpine Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Engi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
+              <w:t xml:space="preserve">CorsAlp meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00639084v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00952560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métasomatisme magnésien dans le massif du Mont Blanc : une circulation de fluides à l'échelle crustale ?</w:t>
               </w:r>
@@ -10359,64 +10359,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of ancient mining activity at regional scale: the example of the Northern French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10693,51 +10693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations minières passées et présentes : impacts environnementaux et sociétaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. Collection EDYTEM, 17, 148p, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Université Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de Montagne: vingt ans de recherches au laboratoire EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, pp.201-221, 2023, Collection EDYTEM, 978-2-37741-087-3</w:t>
@@ -11153,64 +11153,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11248,51 +11248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Rouleau; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Collection Points de repère, 2017</w:t>
@@ -11360,51 +11360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11575,51 +11575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations minières passées et présentes, impacts environnementaux et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Collection EDYTEM, p.23 - 40, 2014, 978-2-918435-09-9</w:t>
@@ -11687,51 +11687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12440,271 +12440,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+                <w:t xml:space="preserve">Alix Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539914v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143301v1</w:t>
+                <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
               </w:r>
@@ -13241,51 +13241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40289F15"/>
+    <w:nsid w:val="3A57C50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13472,51 +13472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1998-9288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096276266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216215888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04467825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51818.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2320026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#246;gel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marchesini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvioli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deiana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVOLGEORES.2010.07.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rizzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F Jansson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rincon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Azim Zadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Warlo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anathacie Mingou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Meynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Nichele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Poulenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882536v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952560v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Engi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baldeyrou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wunder" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennachioni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Blumstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geletti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherroubi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Brahmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Dikmen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zouari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-W42B6JNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Reyna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul Hamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1998-9288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096276266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216215888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04467825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51818.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2320026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#246;gel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marchesini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvioli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deiana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVOLGEORES.2010.07.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rizzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F Jansson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rincon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Azim Zadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Warlo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anathacie Mingou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Meynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Nichele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Poulenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Engi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baldeyrou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wunder" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennachioni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Blumstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geletti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherroubi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Brahmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Dikmen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zouari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-W42B6JNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Reyna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul Hamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>