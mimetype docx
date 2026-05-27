--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1838,580 +1838,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Grand'Homme</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillaume</w:t>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Gnos</w:t>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014379v1</w:t>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 9: Influence of permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+                <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Mridul Razdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Casado</w:t>
+                <w:t xml:space="preserve">Stéphane Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">Antoine Coperey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (5), pp.E337-E355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2019-0013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 9: Influence of permafrost</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous disent les paillettes et les grains d’or du Chéran? Savoie-Haute Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Règne Minéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.59-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324317v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous disent les paillettes et les grains d’or du Chéran? Savoie-Haute Savoie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geochronological and thermometric evidence of unusually hot fluids in an Alpine fissure of Lauzière granite (Belledonne, Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grand'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Gnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Règne Minéral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.211-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-211-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416350v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization response of porous media with metallic particles — Part 8: Influence of temperature and salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coperey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deqiang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Abdulsamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2880,899 +2880,911 @@
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.88 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en forêt : qualités clés à conserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vallauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (2), pp.157-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/57904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope and Ar-Ar evidence of prolonged multi-scale fluid flow during exhumation of orogenic crust: example from the Mont Blanc and Aar massifs (NW Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (9), pp.1681-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013TC003438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventive hydrothermal circulation on Stromboli volcano (Aeolian Islands, Italy) revealed by geophysical and geochemical approaches: Implications for general fluid flow models on volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barde-Cabusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 196 (1-2), pp.111-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JVOLGEORES.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New geological insights and structural control on fluid circulation in La Fossa cone (Vulcano, Aeolian Islands, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barde-Cabusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 185 (3), pp.231-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00446813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner structure of La Fossa di Vulcano (Vulcano Island, southern Tyrrhenian Sea, Italy) revealed by high-resolution electric resistivity tomography coupled with self-potential, temperature, and CO2 diffuse degassing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B7), pp.B07207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JB005394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00335616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of time, temperature, confining pressure and fluid content on the experimental compaction of spherical grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 441, pp.47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Alpine thermal and structural evolution of the highest external crystalline massif : The Mont Blanc” by P. H. Leloup, N. Arnaud, E. R. Sobel, and R. Lacassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pennacchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.TC2015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006TC001956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00199710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3782,426 +3794,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element and isotopic characteristics of Ga-Ge-In bearing vein and breccia systems outboards of Caledonian erosional front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils F Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Azim Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Warlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Geological Winter Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, conditions P-T et distribution des métaux critiques dans les mines historiques de Pb-Zn-Cu de Sulitjelma et Bleikvassli, Calédonides norvégiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anathacie Mingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolann Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarod Nichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Oliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de la France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une collection des Sciences de la Terre pour l’Archéologie - Cas des matières riches en oxy(hydroxy)des de fer du bassin versant de l’Yonne au Paléolithique récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4210,606 +4222,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches ferrugineuses utilisées pendant la Préhistoire : documenter les ressources et construire une Pigmentothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Collections en Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emilie Janots et Fabienne Giraud (Isterre) et Muséum d'histoire naturelle de Grenoble, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Soufi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003796v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les roches rouges et jaunes riches en fer du bassin versant de l'Yonne – Implications pour les études de provenance sur les sites de Pincevent (La Grande-Paroisse), de la grotte du Renne (Arcy-sur-Cure) et du Mont Saint-Aubin (Oisy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Forget</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts environnementaux à long-terme des exploitations minières : la mine de Pb-Ag de Peisey-Nancroix (1644-1866, Alpes françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de gîtes Pb-Zn-Ag le long d'un transect est-ouest des Alpes du Nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bertauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4831,235 +4843,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duhamel-Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ages U-Pb sur monazite des minéralisations Pb-Ag de Macôt-La Plagne et Peisey-Nancroix (Domaine Briançonnais, Alpes du Nord Françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bertauts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5081,258 +5093,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duhamel-Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dispersion des éléments traces métalliques dans la zone critique : l'exemple de la mine de Pb-Ag de Peisey-Nancroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillevic Floriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pigmentotheque: presentation of a set of geological standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5351,746 +5363,746 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of ancient mining activity on the critical zone: the example of the Peisey-Nancroix Pb-Ag mine (19th-20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Amigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
+                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762443v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When past human activities impact present-day environment: tracking geochemical anomalies from ancient mines in the Northern French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports des nouveaux outils de traçage sédimentaire dans la caractérisation des expositions des écosystèmes aux polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop franco-suisse SediCommuTox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Villié-Morgon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882512v1</w:t>
+                <w:t xml:space="preserve">hal-01882536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des nouveaux outils de traçage sédimentaire dans la caractérisation des expositions des écosystèmes aux polluants</w:t>
+                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop franco-suisse SediCommuTox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Villié-Morgon, France</w:t>
+              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882536v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources du Plomb et des fluides de la minéralisation Pb-Zn-Ag du district polymétallique Tighza-Jbel Aouam (Maroc central) et contexte géodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données sur les minerais de plomb des Alpes françaises du nord.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 10ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ifrane, Morocco</w:t>
+              <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2017, Thillot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882524v1</w:t>
+                <w:t xml:space="preserve">hal-01762443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stériles contaminants : l'impact des anciens sites miniers sur notre environnement actuel. L'exemple des Alpes du nord françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6119,73 +6131,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminations actuelles associées aux exploitations minières anciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6214,237 +6226,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique Française d’Etude des Mines et de la Métallurgie, Oct 2016, Cabrières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anciennes mines alpines: Peisey-Nancroix et Macôt-La Plagne</w:t>
+                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion nationale des Services Nationaux d’Observation INSU-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882661v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passé minier et la gestion de l’après-mine : exemple des Alpes françaises.</w:t>
+                <w:t xml:space="preserve">Les anciennes mines alpines: Peisey-Nancroix et Macôt-La Plagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Industrie Minérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Industrie Minérale, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réunion nationale des Services Nationaux d’Observation INSU-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762421v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des anomalies géochimiques comme traceurs des anciennes exploitations minières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Camizuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6460,73 +6472,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop TRAMINES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un abandon du modèle périgranitique pour les minéralisations polymétalliques de Tighza-Jbel Aouam (Maroc Central).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6585,73 +6597,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 9ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et spatialisation des retombées en plomb atmosphérique dans les Alpes françaises au cours des derniers millénaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6673,110 +6685,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cordilleran zoning model for the polymetallic W-Au-Pb-Zn-Ag Tighza-Jbel Aouam District (Central Morocco): contribution from new He-Ar and U-Th-Pb data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6835,73 +6847,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp. 1579-1582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of ore remobilization by thermal waters: example from the active geothermal field of Takab and Angouran, NW Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6910,123 +6922,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp. 533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Impacts and Management of Ancient Abandoned Mines in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7042,3041 +7054,3041 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA), Aug 2015, Nancy, France. pp. 1523-1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ages obtained by direct dating of Alpine External Crystalline Massifs shear zones –Insights for an Oligocene to Present underthrusting exhumation cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Alpine workshop, Emile Argand Conference EGU series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montgenevre, Briançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age des évènements magmatiques et hydrothermaux du district polymétallique de Tighza-Jbel Aouam (Maroc Central)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Workshop Corelogging,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882860v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du CoreScanner pour le traçage des métaux dans des travertins d’Iran.</w:t>
+                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Corelogging,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882869v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations de fluides multi-échelles au cours de l'orogenèse alpine, exemple des massifs du Mont Blanc et de l'Aar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises. Forum QuébecMines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age des évènements magmatiques et hydrothermaux du district polymétallique de Tighza-Jbel Aouam (Maroc Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone 27ème édition des Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882656v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation de métaux par des fluides hydrothermaux : le cas des travertins de la région de Takab (NW Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farahnaz Daliran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghalamghash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jafari Saroughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gisements de fer dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque les Chemins du Fer en Belledonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Allevard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 8ème édition, Marrakech (Maroc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier - Exploitations minières passées et présentes : impacts environnementaux et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00952550v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00912797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier - Exploitations minières passées et présentes : impacts environnementaux et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Colloque 3MA (Magmatisme, Métamorphisme et Minéralisations Associées) 8ème édition, Marrakech (Maroc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00912797v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00952550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Les minéralisations Pb-Zn-Ag de Tighza (Maroc Central) : traçage des sources des sulfures (Pb/Pb, He/Ar) et datation des granites (U/Pb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">École thématique CNRS " Ressources Minérales "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00933742v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00952574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les minéralisations Pb-Zn-Ag de Tighza (Maroc Central) : traçage des sources des sulfures (Pb/Pb, He/Ar) et datation des granites (U/Pb)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
+                <w:t xml:space="preserve">Geochimie haute résolution sur archives naturelles continentales (sédiments, spéléothèmes, cernes d'arbres): mesures de routine et développements analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique CNRS " Ressources Minérales "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00952574v1</w:t>
+                <w:t xml:space="preserve">halsde-00933742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bounajma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CNRS " Ressources " Ecole de Mines de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes journées De Launay " Ressources minérales et nouvelle économie: innovation et découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00872017v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00871980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minéralisations hydrothermales Pb-Zn-Ag du district de Tighza, Maroc : âge, source, origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bounajma</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes journées De Launay " Ressources minérales et nouvelle économie: innovation et découvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Ecole thématique CNRS " Ressources " Ecole de Mines de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00871980v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00872017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg metasomatism in the Mont Blanc massif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cheilletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CorsAlp meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
+              <w:t xml:space="preserve">SGA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00952566v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00639084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Pb-Zn-Ag-F ore deposits in Central Morocco: mineralogy and lead isotopes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe-Mg metasomatism in the Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Antofagasta, Chile. pp.282-284</w:t>
+              <w:t xml:space="preserve">CorsAlp meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00639084v1</w:t>
+                <w:t xml:space="preserve">halsde-00952566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allanite Behavior in Upper-Mid Crustal Shear Zones: Can we Date Deformation Directly? Example from the Mont Blanc Massif and Implications on Its Alpine Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cenki-Tok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Engi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CorsAlp meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Saint Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métasomatisme magnésien dans le massif du Mont Blanc : une circulation de fluides à l'échelle crustale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Hydrothermalisme, SGF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for crustal-scale fluid infiltration during the Alpine orogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mineral evolution and mass transfer in a system under a strong thermal gradient.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Experimental study of deformation processes under isotropic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Rossi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fritz</w:t>
+                <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Hot Dry Rock Association (EHDRA) Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Soultz-sous-Forêts, France</w:t>
+              <w:t xml:space="preserve">Kongsberg seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kongsberg, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154158v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of deformation processes under isotropic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernd Wunder</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kongsberg seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kongsberg, Norway</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440946v1</w:t>
+                <w:t xml:space="preserve">halsde-00371138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of deformation processes under isotropic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Vidal</w:t>
+                <w:t xml:space="preserve">Experimental study of the mineral evolution and mass transfer in a system under a strong thermal gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wunder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Renard</w:t>
+                <w:t xml:space="preserve">Armelle Baldeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Hot Dry Rock Association (EHDRA) Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Soultz-sous-Forêts, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00371138v1</w:t>
+                <w:t xml:space="preserve">hal-00154158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopic evidence for multi-scale fluid flow in the shear zones network of the Mont Blanc massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback mechanisms between fluid flow, deformation and mineral reactions in mid-crustal shear zones : insights from the Mont-Blanc Massif (Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of deformation processes within an aggregate under isotropic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of deformation processes within an aggregate under isotropic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Wunder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of pressure-solution as a process of transport of matter in mid-crustal rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-T and chemical evolution of the Mont-Blanc granite during orogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS-AGU-EUG, Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid flow and element mobility in middle-crust shear zones of collisionnal orogens : insights from the Mont-Blanc Massif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pennachioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS - AGU - EUG, Joint assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00371103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10086,297 +10098,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical metals behavior in amphibolite facies: metamorphic conditions and ore mineral compositions Sulitjelma and Bleikvassli Pb-Zn-Cu mines, Norwegian Caledonides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Blumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anathacie Mingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolann Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deta Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Nordic Geological Winter meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Turku (Finlande), Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des roches riches en fer au Paléolithique : genèse, sélection et altération - Approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of ancient mining activity at regional scale: the example of the Northern French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10405,258 +10417,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st RFG meeting (Resources for Future Generation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal circulation during exhumation constrained by fluid inclusion analyses, zircon fission-track and monazite Th-Pb dating (Belledonne massif, external Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Janots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grand'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Stable isotope and Ar/Ar evidence of prolonged multi-scale fluid flow during exhumation of orogenic crust: example from the Mont Blanc and Aar massifs (NW Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10666,51 +10678,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations minières passées et présentes : impacts environnementaux et sociétaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10719,51 +10731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. Collection EDYTEM, 17, 148p, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10773,51 +10785,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étude des systèmes hydrothermaux aux socio-environnementaux des exploitations minières, une évolution sur deux décennies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10850,126 +10862,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Université Savoie Mont Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de Montagne: vingt ans de recherches au laboratoire EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, pp.201-221, 2023, Collection EDYTEM, 978-2-37741-087-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10979,198 +10991,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.E- Maps and legend. Representative line drawings (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Geletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kherroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic atlas of the Messinian salinity crisis markers in the Mediterranean sea. Volume 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF/CCGM, pp.10, 2018, Mémoires de la Société Géologique de France, n.s, tome 181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal transfer in the environment: a key issue for the acceptability of mining projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11199,73 +11211,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp. 1457-1460, 2017, Proceedings of the 14th SGA meeting, Québec (Canada)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences environnementales et gestion des mines abandonnées et dispersées dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11285,73 +11297,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Rouleau; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’industrie minière et le développement durable : une perspective internationale francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, Collection Points de repère, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polymetallic (W–Au and Pb–Zn–Ag) Tighza District (Central Morocco): Ages of Magmatic and Hydrothermal Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11373,226 +11385,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cheilletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouabdellah M., Slack J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineral Deposits of North Africa. Mineral Resource Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 107-131, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie minière et ses effets écologiques : état socio-économique et environnemental dans le bassin minier tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A Dikmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations minières passées et présentes, impacts environnementaux et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Collection EDYTEM, p.109-119, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama géologique des exploitations minières dans les Alpes françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11612,459 +11624,459 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Rossi; Dominique Gasquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations minières passées et présentes, impacts environnementaux et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Collection EDYTEM, p.23 - 40, 2014, 978-2-918435-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet emblématique Systèmes Hydrothermaux : De l'hydrothermalisme profond aux eaux thermales, une décennie de convergence scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp. 31-50, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00982790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar dating of synkinematic white mica: insights from fluid-rock reaction in low-grade shear zones (Mont Blanc Massif) and constraints on timing of deformation in the NW external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mancktelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pennacchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wibberley C.A.J., Kurtz W,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The internal structure of fault zones:implications for mechanical and fluid flow properties.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299, Geological Society of London Publication, pp.293 à 315, 2008, Geological Society of London Special Publication n° 299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP299.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00335641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical variations and element transfer during shear zone development and related episyenitisation at middle crust depths: insights from the study of the Mont Blanc Granite (French Italian Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruhn D. and Burlini L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-strain zones: structure and physical properties.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society of London Publication, pp.373-396, 2005, Special Publication 245, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12074,113 +12086,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau regard sur le Bugey : initiation à la géologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Second Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12215,73 +12227,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement d'un modèle métallogénique pour le gisement hydrothermal Pb-Zn-Ag de Tighza, Maroc Central. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Tarrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12316,113 +12328,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00872042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les particularités géologiques de la commune de Péone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp. 109-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00952575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12432,631 +12444,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liste rouge des écosystèmes en France - Les littoraux méditerranéens de France métropolitaine, Vol. 2 : côtes rocheuses, rivages de galets et graviers, Rapport technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité français de l'UICN, OFB &amp; MNHN. Montreuil, France. 2022, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire : rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA Auvergne Rhône Alpes. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'îlots de vieux bois - Eléments de méthode et test dans les forêts publiques du Mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Reyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice de la carte des forêts anciennes du Parc Naturel Régional du Luberon (1:40 000), avec référence aux autres usages du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Salvaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoul Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2013, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13066,114 +13078,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation, transferts de matière et de fluide dans la croûte continentale: application aux massifs cristallins externes des Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13241,51 +13253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A57C50D"/>
+    <w:nsid w:val="78DDA2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13472,51 +13484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1998-9288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096276266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216215888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04467825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51818.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2320026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#246;gel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marchesini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvioli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57904" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003438" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deiana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVOLGEORES.2010.07.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rizzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F Jansson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rincon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Azim Zadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Warlo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anathacie Mingou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Meynard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Nichele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587880v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Poulenard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882536v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882637v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952560v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Engi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baldeyrou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wunder" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440945v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371638v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennachioni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348322v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Blumstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882649v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geletti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherroubi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Brahmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Dikmen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zouari" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.18" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-W42B6JNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952575v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809473v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Reyna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul Hamel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1998-9288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096276266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216215888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04467825v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertauts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vezinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G51818.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Yves Bigot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08911916.2024.2320026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105556" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03766920v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12090331" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.07.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Maud Bergeron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2021.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144215v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2020.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mridul Razdan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Julien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coperey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2019-0013.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grand'Homme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gnos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-211-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deqiang Mao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2018-0089.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schl&#246;gel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marchesini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvioli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.10.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01355138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tarrieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bounajma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.08.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.03.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB1QMVM8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallauri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57904" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003438" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ricci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deiana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barde-Cabusson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JVOLGEORES.2010.07.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piscitelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2009.06.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piscitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rizzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005394" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wunder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.05.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00199710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennacchioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC001956" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils F Jansson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rincon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Azim Zadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Warlo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anathacie Mingou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolann Meynard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarod Nichele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chanteraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587880v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Poulenard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003755v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Amigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Amigo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882512v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882524v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farahnaz Daliran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01762410v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882637v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cenki-Tok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882869v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882852v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghalamghash" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jafari Saroughi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952571v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00871980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00639084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Darling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Engi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vidal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371138v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wunder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baldeyrou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fritz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371083v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Cox" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Boullier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440945v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00371103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pennachioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348322v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Blumstein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deta Gasser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillaume" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A del Ben" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geletti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kherroubi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01764538v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882472v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Brahmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A Dikmen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zouari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01760750v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335641v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mancktelow" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.18" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-QC00R1NH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.18" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-W42B6JNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00872042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00952575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143301v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809473v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Reyna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salvaudon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoul Hamel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011146v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>