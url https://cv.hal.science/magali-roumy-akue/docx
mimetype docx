--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -72,910 +72,910 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ingénieurs pédagogiques dans l’enseignement supérieur technologique : Quelles transformations des identités et des pratiques en IUT à l’aune de la dimension professionnalisante des formations et de la réforme du BUT ?</w:t>
+                <w:t xml:space="preserve">Faire « faire autrement » inscrire le projet à la jonction entre enjeux de design, professionnels, pédagogiques et académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Faire, encore. Conférence Art Design Recherche (AD•REC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure d’art et design de Saint-Étienne (Esadse), May 2025, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017123v1</w:t>
+                <w:t xml:space="preserve">hal-05083661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental scanning : identifying changes and renewing resources for teaching the design project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enseigner le design graphique à l’université. Syntaxe de l’organisation l’enseignement du design graphique d’une licence design : récits de « traversées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04257165v1</w:t>
+              <w:t xml:space="preserve">Enseigner le design graphique à l’université Qu’est-ce que la recherche fait à la pédagogie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg - Laboratoire ACCRA, Jan 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental scanning in higher education: use of digital sources for the renewal and updating of design project teaching resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les Ingénieurs et Conseillers Pédagogiques en IUT, des acteurs du processus de conception des ressources au service des transitions pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARTEM e-journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DIDACTIFEN : Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, May 2024, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baliser le paysage : lisibilité et accessibilité des ressources pédagogiques du CDI d’un lycée agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIDACTIFEN : Supports didactiques, ressources pédagogiques Formes, (in-)égalités, autorités et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège - Ur Interfacultaire, May 2024, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04162570v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la transformation pédagogique dans un contexte de réforme : quel rôle pour les ingénieurs et conseillers pédagogiques en IUT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Apr 2024, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation portée par les dispositifs de projet et la mobilisation des ressources pour l'enseignement du design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources éducatives au prisme de la professionnalisation dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire « faire autrement » inscrire le projet à la jonction entre enjeux de design, professionnels, pédagogiques et académiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les ingénieurs pédagogiques dans l’enseignement supérieur technologique : Quelles transformations des identités et des pratiques en IUT à l’aune de la dimension professionnalisante des formations et de la réforme du BUT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire, encore. Conférence Art Design Recherche (AD•REC) 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05083661v1</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13m0y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transformation pédagogique dans un contexte de réforme : quel rôle pour les ingénieurs et conseillers pédagogiques en IUT ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental scanning : identifying changes and renewing resources for teaching the design project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04602648v1</w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 15 (1), pp.92-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdd.015.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le design graphique à l’université. Syntaxe de l’organisation l’enseignement du design graphique d’une licence design : récits de « traversées »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental scanning in higher education: use of digital sources for the renewal and updating of design project teaching resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner le design graphique à l’université Qu’est-ce que la recherche fait à la pédagogie ?</w:t>
-[...184 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IARTEM e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 12 (No. 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21344/iartem.v12i2.871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Loffreda</w:t>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-04056804v1</w:t>
+                <w:t xml:space="preserve">hal-04162570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -993,103 +993,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue des Ingénieurs pédagogiques sur le travail avec et sur les ressources en IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Messaoui</w:t>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+                <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281); UCA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1216,51 +1216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing teaching resources by nurturing human networks: an analysis of a design teachers’ network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1330,51 +1330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewal of Design Teaching Resources by the Practice of Environmental Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), pp.559-568, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1440,51 +1440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de veille des enseignants en design à l'échelle individuelle et collective pour la réactualisation des ressources au service de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris Cité, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019UNIP5143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1543,51 +1543,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A SUSTAINABLE WAY TO TEACH DESIGN STUDENTS CREATIVE MONITORING A DESIGN COMMUNITY OF PRACTICE (CoP) EXPERIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Roumy Akue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAR 2017 / Taking a 360° view of the landscape of cultural-historical activity research: The state of our scholarship in practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,51 +1781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v12i2.871" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602275v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali ROUMY AKUE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03609680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roumy Akue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602310v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loffreda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04056804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017123v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.015.0092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21344/iartem.v12i2.871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247747v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali ROUMY AKUE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03609680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>