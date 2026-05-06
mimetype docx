--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -526,51 +526,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPU 2024 : L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Apr 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>