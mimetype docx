--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -169,225 +169,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au fil de la pensée de Claire Blanche-Benveniste</w:t>
+                <w:t xml:space="preserve">De (S)OV à SVO en français : où et quand ? L'ordre des constituants propositionnels dans la Passion de Clermont et la Vie de saint Alexis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caddeo</w:t>
+                <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rouquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Caddéo, S.; Roubaud, M.-N.; Rouquier, M.; Sabio, F. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Dufresne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les langues. Hommage à Claire Blanche-Benveniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.7-20, 2012, Langues et langage, 978-2-85399-000-0</w:t>
+              <w:t xml:space="preserve">Constructions en changement. Hommage à Paul Hirschbüler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.111-155, 2012, 9782763789361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482479v1</w:t>
+                <w:t xml:space="preserve">halshs-00854695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De (S)OV à SVO en français : où et quand ? L'ordre des constituants propositionnels dans la Passion de Clermont et la Vie de saint Alexis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au fil de la pensée de Claire Blanche-Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">M. Dufresne. </w:t>
+                <w:t xml:space="preserve">Frédéric Sabio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caddéo, S.; Roubaud, M.-N.; Rouquier, M.; Sabio, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions en changement. Hommage à Paul Hirschbüler.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.111-155, 2012, 9782763789361</w:t>
+              <w:t xml:space="preserve">Penser les langues. Hommage à Claire Blanche-Benveniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.7-20, 2012, Langues et langage, 978-2-85399-000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00854695v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -476,90 +476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les langues avec Claire Blanche-Benveniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence, pp.252, 2012, Langues et langage , 978-2-85399-000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -710,51 +710,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Position de l'objet direct nominal et l'ordre des mots dans la Passion de Clermont, la vie de Saint Léger et la vie de Saint Alexis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1062,51 +1062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01982765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482479v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01982752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-emergence-des-constructions-clivees-pseudo-clivees-et-liees-en-francais.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01982765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01982752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-emergence-des-constructions-clivees-pseudo-clivees-et-liees-en-francais.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>