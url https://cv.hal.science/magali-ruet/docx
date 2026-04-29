--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -908,208 +908,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réflexivité au cœur des processus de formation doctorale</w:t>
+                <w:t xml:space="preserve">Enjeux de la réflexivité en doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Molinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie, réflexivité et construction des savoirs en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Didactique des langues et des littératures</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2023, Didactique des langues et des littératures, 9782140353536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165878v1</w:t>
+                <w:t xml:space="preserve">hal-04293583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la réflexivité en doctorat</w:t>
+                <w:t xml:space="preserve">La réflexivité au cœur des processus de formation doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autobiographie, réflexivité et construction des savoirs en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2023, Didactique des langues et des littératures, 9782140353536</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Didactique des langues et des littératures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293583v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de mobilité d’une jeune chercheuse : découverte de soi, travail de mise en lien et construction d’une posture professionnelle</w:t>
               </w:r>
@@ -1162,199 +1162,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur la création de modules de français sur objectif universitaire à l’Université de Zagreb</w:t>
+                <w:t xml:space="preserve">L'intégration dans l'université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ivana Franić; Magali Ruet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Ganea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Dragan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Petrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français sur Objectif Universitaire. Du concept à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FF Press, pp.163-178, 2014</w:t>
+              <w:t xml:space="preserve">Communiquer en FOS. Renforcement du français pour les étudiants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIPA, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343709v1</w:t>
+                <w:t xml:space="preserve">hal-01434156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration dans l'université française</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur la création de modules de français sur objectif universitaire à l’Université de Zagreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Elena Petrea. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivana Franić; Magali Ruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer en FOS. Renforcement du français pour les étudiants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIPA, 2014</w:t>
+              <w:t xml:space="preserve">Le Français sur Objectif Universitaire. Du concept à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FF Press, pp.163-178, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434156v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1517,165 +1517,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer son pouvoir d’agir lors d’une mobilité étudiante grâce à l’approche biographique</w:t>
+                <w:t xml:space="preserve">Des outils réflexifs, émancipateurs et permettant de valoriser sa recherche : le portfolio et le carnet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Jun 2021, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">», Journée de l’Ecole Doctorale ELICC (Education Langages, Interactions, Cognition, Clinique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343726v1</w:t>
+                <w:t xml:space="preserve">hal-03343728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils réflexifs, émancipateurs et permettant de valoriser sa recherche : le portfolio et le carnet de recherche</w:t>
+                <w:t xml:space="preserve">Développer son pouvoir d’agir lors d’une mobilité étudiante grâce à l’approche biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">», Journée de l’Ecole Doctorale ELICC (Education Langages, Interactions, Cognition, Clinique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les histoires de vie dans un monde en transformation : au carrefour de la recherche, de la formation et de l’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Jun 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343728v1</w:t>
+                <w:t xml:space="preserve">hal-03343726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener un entretien de recherche multimodal : quelle contribution à la compréhension des mobilités ?</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC320A8E"/>
+    <w:nsid w:val="2DC77FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3070,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ruet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-8136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24154338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.uantwerpen.be/en/research-groups/network-migration-global-mobility/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155654v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434156v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ganea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Dragan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benberkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Pungier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratianne Richer-Onate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Franic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ruet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-8136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24154338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.uantwerpen.be/en/research-groups/network-migration-global-mobility/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155654v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ganea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Dragan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benberkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Pungier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratianne Richer-Onate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Franic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>