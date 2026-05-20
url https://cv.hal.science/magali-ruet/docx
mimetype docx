--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -2121,204 +2121,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension éthique des dispositifs d'accompagnement de la mobilité étudiante croate</w:t>
+                <w:t xml:space="preserve">Devenir chercheur : itinéraires plurilingues, dialogisme et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Benberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratianne Richer-Onate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique de l’accompagnement et agir coopératif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international du DILTEC (EA 2288, Sorbonne Nouvelle – Paris 3), Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340696v1</w:t>
+                <w:t xml:space="preserve">hal-01434179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir chercheur : itinéraires plurilingues, dialogisme et politique</w:t>
+                <w:t xml:space="preserve">Dimension éthique des dispositifs d'accompagnement de la mobilité étudiante croate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ruet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gratianne Richer-Onate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du DILTEC (EA 2288, Sorbonne Nouvelle – Paris 3), Éthique et responsabilité pour la didactique des langues au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Éthique de l’accompagnement et agir coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434179v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle formation interculturelle pour préparer les étudiants croates à une mobilité académique ?</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DC77FA4"/>
+    <w:nsid w:val="536C5B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3070,51 +3070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ruet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-8136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24154338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.uantwerpen.be/en/research-groups/network-migration-global-mobility/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155654v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ganea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Dragan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benberkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Pungier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratianne Richer-Onate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Franic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-ruet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-8136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24154338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmigrations.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.uantwerpen.be/en/research-groups/network-migration-global-mobility/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03155654v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA030060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144832v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaleefa Amal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Jiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Molini&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18175/vys10.1.2019.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autobiographie_reflexivite_et_construction_des_savoirs_en_didactique_des_langues_muriel_molinie-9782140353536-76986.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ganea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Dragan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benberkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baeta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Pungier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01434179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratianne Richer-Onate" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Franic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Bruno Bilic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bruley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Chovancov&#224;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425662v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>