--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -230,200 +230,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04768563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessing the ecological performance of French territories using a spatially-nested approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04418940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Industrial reconquest: what role for small and medium-sized towns in France and Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04435809v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04418940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégories et clivages</w:t>
               </w:r>
@@ -507,200 +507,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Industrial metabolism and territorial development of the Maurienne Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01845-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs mobiles, un angle mort des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713243v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03528737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et recompositions territoriales : les Zoom towns</w:t>
               </w:r>
@@ -840,901 +840,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outstanding heritage sites, a resource for the territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les activités productives locales, un enjeu d’intermédiation et de résilience : des KIBS (Knowledge Intensive Business Services) aux LIBS (Local Intensive Business Services)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.305-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation, Proximity, and Social Innovation: Three Ingredients for Industrial Medium-Sized Towns' Renewal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alternative Futures of Small Industrial Towns, 4 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci4020015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les retraites réduisent aussi les inégalités entre les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimault Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llocs patrimonials excepcionals, un recurs per als territoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Navarre</w:t>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels, une ressource pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03181061v1</w:t>
-[...208 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Navarre</w:t>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ruault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.235-244. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03181096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTROPOLES ET TERRITOIRES : ET SI ON PARLAIT “RÉCIPROCITÉ” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience : changer de modèle, relocaliser, prendre soin et accueillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gouverner l'aléa : quand les territoires deviennent résilients, 9, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02404356v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraites et développement territorial</w:t>
               </w:r>
@@ -1974,702 +1974,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle, une nouvelle opportunité pour les territoires de tradition industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centralités des espaces périphériques et complémentarités territoriales : un enjeu de durabilité pour la Région Urbaine de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgs-centres et Petites villes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aux frontières de l'urbain - petites villes du monde (volume 1), 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics Of Small Towns In France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue: Small towns as centres of rural areas, 8 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/euco-2016-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie métropolitaine francilienne ne se limite pas à la Défense !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two centuries of economic territorial dynamics: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.67-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01277427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble, la technopole qui se rêvait métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (3), pp.409-427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.409-427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.409-427⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01395623v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01428853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie(s) Métropolitaine(s)</w:t>
               </w:r>
@@ -2718,204 +2718,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raising awareness on mobility costs for households: a lever for changing residential choices and improving local governance? Experimentation in the French Alpine metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sustainable Mobility in Metropolitan Regions., 4, pp.255-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser la réciprocité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Campagnes urbaines, 47, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957752v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-01144725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes moyennes, des espaces privilégiés de la consommation locale</w:t>
               </w:r>
@@ -3318,461 +3318,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires à base économique résidentielle et touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accès aux services comme facteur de développement local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de développement résidentiel et touristique–état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires à base économique résidentielle et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.30-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès aux services comme facteur de développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios 2040 des territoires à base économique résidentielle et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.40-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...89 lines deleted...]
-                <w:t xml:space="preserve">L'accès aux services comme facteur de développement local ?</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3909,312 +3909,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une autre géographie du développement rural : une approche par les revenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (4), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.7021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les mobilités bousculent la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme moteur de la revitalisation des espaces ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp.132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme : moteur de la revitalisation des espaces ruraux français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cahier espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851937v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4372,585 +4372,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie métropolitaine ordinaire : invisible, oubliée, essentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autrement</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
+                <w:t xml:space="preserve">halshs-04144640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outstanding heritage sites - A resource for territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du PUCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, 2019, Recherche, 978-2-11-138177-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture, 2019, Les conférences POPSU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels : une ressource pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Navarre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA, 237, 319 p., 2019, Recherche, 978-2-11-138163-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...187 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 p., 2018, Espaces et Territoires, 978-2-7178-7014-5</w:t>
             </w:r>
           </w:p>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5671,51 +5671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are outstanding cultural heritage sites useful territorial resources for community development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,51 +6088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question territoriale, fondement d’un lien nouveau entre géographie et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler la Géographie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t>
@@ -6155,173 +6155,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01833881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysage, patrimoine et récréation : des ressources pour quels types de territoires et quels modèles de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, Collection Espace et Territoires, 978-2-7535-4951-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définir les contours d’une économie à emprise métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lebras; Natacha Seigneuret; Magali Talandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles en chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395633v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)capacité métropolisante de l'économie de la connaissance.</w:t>
               </w:r>
@@ -6374,533 +6374,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Métereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités quotidiennes dans la région urbaine grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données Urbaines, tome 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Economica, 2015, Collection VILLES, 978-2-7178-6838-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Métereau</w:t>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et renouvellement des codes et pratiques balnéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Duhamel, Magali Talandier et Bernard Toulie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines, tome 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Economica, 2015, Collection VILLES, 978-2-7178-6838-8</w:t>
+              <w:t xml:space="preserve">Le balnéaire. De la Manche au monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-188, 2015, Collection Art et Société, 978-2-7535-4069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
@@ -6968,278 +7196,50 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...226 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7531,165 +7531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question de la cohérence territoriale pour les EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques et développement durable des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, pp.170-173, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etrangers dans les campagnes : un levier économique de la revitalisation rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etrangers dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Blaise Pascal, pp.80-105, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578937v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7720,51 +7720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie rurale face à la pénurie des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP EPAU. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8045,1488 +8045,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires, synthèse et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moteurs de développement et capacités économiques de l'aire urbaine de Nîmes, une analyse territoriale par les flux de richesse et l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Nîmes Métropole. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Navarre</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités territoriales et consommation : La circulation des richesses comme levier de capacitation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagnostics de territoires : quelle connaissance pour quelle action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
+                <w:t xml:space="preserve">halshs-02056871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes post-carbone, un écosystème favorable à l'émergence d'une gestion décentralisée de l'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET. 2016</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville ordinaire saisie par l’économie : entre système mondialisé et ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir l’économie métropolitaine ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retombées socio-économiques des aménités paysagères et patrimoniales dans les territoires de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation dans les territoires de faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordoba Vanessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haute Savoie 2030 Dynamiques économiques et stratégies d'aménagement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Micheletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des emplois de proximité du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabanel Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Lyon. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des systèmes territoriaux productivo-résidentiels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Datar. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité face aux enjeux territoriaux. Evaluer l'efficacité d'un objet institutionnel inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estèbe Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux enjeux du développement territorial : La structure économique des zones d'emploi françaises face aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système territorial du Grand Bassin Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...516 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579239v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et prospectives de l'offre et de la demande de piscines</w:t>
               </w:r>
@@ -10240,51 +10240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>