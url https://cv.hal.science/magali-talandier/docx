--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -230,395 +230,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04768563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Industrial reconquest: what role for small and medium-sized towns in France and Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04435809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing the ecological performance of French territories using a spatially-nested approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hachaichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110947⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04418940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial metabolism and territorial development of the Maurienne Valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01845-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégories et clivages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86 (1), pp.202-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.086.0202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.086.0202⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03723307v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03528737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs mobiles, un angle mort des politiques publiques</w:t>
               </w:r>
@@ -840,2939 +840,2939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03871745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les activités productives locales, un enjeu d’intermédiation et de résilience : des KIBS (Knowledge Intensive Business Services) aux LIBS (Local Intensive Business Services)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.305-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outstanding heritage sites, a resource for the territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation, Proximity, and Social Innovation: Three Ingredients for Industrial Medium-Sized Towns' Renewal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alternative Futures of Small Industrial Towns, 4 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci4020015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les retraites réduisent aussi les inégalités entre les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimault Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llocs patrimonials excepcionals, un recurs per als territoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.305-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels, une ressource pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03181108v1</w:t>
-[...259 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience : changer de modèle, relocaliser, prendre soin et accueillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gouverner l'aléa : quand les territoires deviennent résilients, 9, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nadou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTROPOLES ET TERRITOIRES : ET SI ON PARLAIT “RÉCIPROCITÉ” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraites et développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (233), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.233.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are there urban contexts that are favourable to decentralised energy management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01833910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliente, collaborative et bricolée Repenser la ville créative à « l’âge du faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.235-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralités des espaces périphériques et complémentarités territoriales : un enjeu de durabilité pour la Région Urbaine de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle, une nouvelle opportunité pour les territoires de tradition industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gouverner l'aléa : quand les territoires deviennent résilients, 9, pp.48-53</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retraites et développement territorial</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dynamics Of Small Towns In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Small towns as centres of rural areas, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/euco-2016-0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01481416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie métropolitaine francilienne ne se limite pas à la Défense !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two centuries of economic territorial dynamics: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, la technopole qui se rêvait métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.409-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.409-427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgs-centres et Petites villes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aux frontières de l'urbain - petites villes du monde (volume 1), 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie(s) Métropolitaine(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raising awareness on mobility costs for households: a lever for changing residential choices and improving local governance? Experimentation in the French Alpine metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sustainable Mobility in Metropolitan Regions., 4, pp.255-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la réciprocité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Campagnes urbaines, 47, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes moyennes, des espaces privilégiés de la consommation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, février, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe vieillit : une seconde jeunesse pour la campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (146), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.146.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir l'enjeu de l'économie présentielle et le rôle des femmes dans les économies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), pp.60-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00874250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équipements du quotidien en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2013 (226), pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie résidentielle à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 388, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires à base économique résidentielle et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.30-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux services comme facteur de développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (233), pp.80-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios 2040 des territoires à base économique résidentielle et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.40-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillon</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de développement résidentiel et touristique–état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1365 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux services comme facteur de développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">L’accès aux services comme facteur de développement local ?</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3909,312 +3909,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tourisme moteur de la revitalisation des espaces ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98, pp.132-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme : moteur de la revitalisation des espaces ruraux français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cahier espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98, pp.132-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les mobilités bousculent la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une autre géographie du développement rural : une approche par les revenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83 (4), pp.259-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851932v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4226,731 +4226,731 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorial Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. ISTE ; Wiley, 312 p., 2023, Geography and Demography, 9781789451016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04390942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement territorial : repenser les relations villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le siècle urbain, 978-2-200-63263-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04144635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le siècle urbain, 978-2-200-63263-2</w:t>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. ISTE ; Wiley, 312 p., 2023, Geography and Demography, 9781789451016</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie métropolitaine ordinaire : invisible, oubliée, essentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04144640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels : une ressource pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUCA, 237, 319 p., 2019, Recherche, 978-2-11-138163-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outstanding heritage sites - A resource for territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du PUCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, 2019, Recherche, 978-2-11-138177-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du PUCA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 237, 2019, Recherche, 978-2-11-138177-3</w:t>
+                <w:t xml:space="preserve">halshs-02298543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture, 2019, Les conférences POPSU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...116 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296 p., 2018, Espaces et Territoires, 978-2-7178-7014-5</w:t>
             </w:r>
           </w:p>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5665,199 +5665,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interdépendances et réciprocités entre les métropoles et leurs territoires. Une mise en perspective à l'échelle du territoire métropolitain de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Demazière, Xavier Desjardins, Olivier Sykes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines - Des réformes institutionnelles aux coopérations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUCA, 2020, Recherches, 978-2-11-138184-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are outstanding cultural heritage sites useful territorial resources for community development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Dissart; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Resources, Territorial Development and Well-being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2020, 9781789908602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571604v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03531773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bases économiques aux capacités territoriales ou la circulation des richesses comme enjeu de développement territorial</w:t>
               </w:r>
@@ -6088,51 +6088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question territoriale, fondement d’un lien nouveau entre géographie et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler la Géographie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t>
@@ -6155,752 +6155,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01833881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définir les contours d’une économie à emprise métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Lebras; Natacha Seigneuret; Magali Talandie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles en chantiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysage, patrimoine et récréation : des ressources pour quels types de territoires et quels modèles de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, Collection Espace et Territoires, 978-2-7535-4951-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">David Lebras; Natacha Seigneuret; Magali Talandie. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles en chantiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Debuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Métereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités quotidiennes dans la région urbaine grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données Urbaines, tome 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Economica, 2015, Collection VILLES, 978-2-7178-6838-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)capacité métropolisante de l'économie de la connaissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.10-17, 2015, POPSU, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Renaud Métereau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et renouvellement des codes et pratiques balnéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Duhamel, Magali Talandier et Bernard Toulie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données Urbaines, tome 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Economica, 2015, Collection VILLES, 978-2-7178-6838-8</w:t>
+              <w:t xml:space="preserve">Le balnéaire. De la Manche au monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-188, 2015, Collection Art et Société, 978-2-7535-4069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
@@ -6968,278 +7196,50 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...226 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7385,311 +7385,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques, interdépendance et cohésion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des territoires, Datar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques, interdépendance et cohésion des territoires : Rapport de l'Observatoire des Territoires 2011, troisième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2012, 978-2-11-008990-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographie et impacts socioéconomiques des migrations d'agrément dans les espaces ruraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bourdeau, Jean-François Daller, Niels Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations d'agrément : du tourisme à l'habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.181-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers dans les campagnes : un levier économique de la revitalisation rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques, interdépendance et cohésion des territoires : Rapport de l'Observatoire des Territoires 2011, troisième édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, 2012, 978-2-11-008990-8</w:t>
+              <w:t xml:space="preserve">Etrangers dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Blaise Pascal, pp.80-105, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la cohérence territoriale pour les EPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française, pp.170-173, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579180v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00578937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8045,1488 +8045,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moteurs de développement et capacités économiques de l'aire urbaine de Nîmes, une analyse territoriale par les flux de richesse et l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Nîmes Métropole. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires, synthèse et conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Nîmes Métropole. 2017</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capacités territoriales et consommation : La circulation des richesses comme levier de capacitation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagnostics de territoires : quelle connaissance pour quelle action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET. 2016</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes post-carbone, un écosystème favorable à l'émergence d'une gestion décentralisée de l'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville ordinaire saisie par l’économie : entre système mondialisé et ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retombées socio-économiques des aménités paysagères et patrimoniales dans les territoires de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation dans les territoires de faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordoba Vanessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir l’économie métropolitaine ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haute Savoie 2030 Dynamiques économiques et stratégies d'aménagement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Micheletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des emplois de proximité du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabanel Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Lyon. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des systèmes territoriaux productivo-résidentiels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Datar. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité face aux enjeux territoriaux. Evaluer l'efficacité d'un objet institutionnel inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estèbe Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système territorial du Grand Bassin Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux enjeux du développement territorial : La structure économique des zones d'emploi françaises face aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...516 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579240v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et prospectives de l'offre et de la demande de piscines</w:t>
               </w:r>
@@ -10240,51 +10240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>