--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -230,3131 +230,3351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04768563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessing the ecological performance of French territories using a spatially-nested approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hachaichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04418940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Industrial reconquest: what role for small and medium-sized towns in France and Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04435809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hachaichi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs mobiles, un angle mort des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial metabolism and territorial development of the Maurienne Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-021-01845-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-021-01845-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03528737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégories et clivages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouba-Olga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86 (1), pp.202-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mult.086.0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télétravail et recompositions territoriales : les Zoom towns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De nouvelles géographies, 60, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/const.060.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence(s) : métropoles à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand A Le Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03871745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation, Proximity, and Social Innovation: Three Ingredients for Industrial Medium-Sized Towns' Renewal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alternative Futures of Small Industrial Towns, 4 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci4020015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités productives locales, un enjeu d’intermédiation et de résilience : des KIBS (Knowledge Intensive Business Services) aux LIBS (Local Intensive Business Services)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.305-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outstanding heritage sites, a resource for the territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les retraites réduisent aussi les inégalités entre les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimault Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llocs patrimonials excepcionals, un recurs per als territoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels, une ressource pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTROPOLES ET TERRITOIRES : ET SI ON PARLAIT “RÉCIPROCITÉ” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience : changer de modèle, relocaliser, prendre soin et accueillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019, Gouverner l'aléa : quand les territoires deviennent résilients, 9, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Télétravail et recompositions territoriales : les Zoom towns</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraites et développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/const.060.0056⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (233), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.233.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are there urban contexts that are favourable to decentralised energy management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand A Le Mag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2018.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01833910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliente, collaborative et bricolée Repenser la ville créative à « l’âge du faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.305-327. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité résidentielle, une nouvelle opportunité pour les territoires de tradition industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralités des espaces périphériques et complémentarités territoriales : un enjeu de durabilité pour la Région Urbaine de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Grimault Vincent</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01662393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgs-centres et Petites villes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Aux frontières de l'urbain - petites villes du monde (volume 1), 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dynamics Of Small Towns In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Small towns as centres of rural areas, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/euco-2016-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nadou</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01481416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie métropolitaine francilienne ne se limite pas à la Défense !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two centuries of economic territorial dynamics: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henri Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21681376.2015.1090887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01277427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, la technopole qui se rêvait métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22 (3-4), pp.235-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.409-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.409-427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie(s) Métropolitaine(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raising awareness on mobility costs for households: a lever for changing residential choices and improving local governance? Experimentation in the French Alpine metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allard Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Gouverner l'aléa : quand les territoires deviennent résilients, 9, pp.48-53</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sustainable Mobility in Metropolitan Regions., 4, pp.255-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">MÉTROPOLES ET TERRITOIRES : ET SI ON PARLAIT “RÉCIPROCITÉ” ?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la réciprocité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tendances [Observatoire français des drogues et des tendances addictives]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Campagnes urbaines, 47, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retraites et développement territorial</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes moyennes, des espaces privilégiés de la consommation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, février, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe vieillit : une seconde jeunesse pour la campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (146), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.146.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équipements du quotidien en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2013 (226), pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir l'enjeu de l'économie présentielle et le rôle des femmes dans les économies locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (1), pp.60-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00874250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie résidentielle à l'horizon 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 388, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de développement résidentiel et touristique–état des lieux et problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès aux services comme facteur de développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1 (233), pp.80-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Are there urban contexts that are favourable to decentralised energy management?</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès aux services comme facteur de développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...1469 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires à base économique résidentielle et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3370,409 +3590,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.30-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’accès aux services comme facteur de développement local ?</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios 2040 des territoires à base économique résidentielle et touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.40-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208, pp.91-95</w:t>
-[...300 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 199, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3909,312 +3909,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les mobilités bousculent la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre géographie du développement rural : une approche par les revenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (4), pp.259-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.7021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme moteur de la revitalisation des espaces ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp.132-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme : moteur de la revitalisation des espaces ruraux français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cahier espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98, pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851937v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4226,688 +4226,688 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement territorial : repenser les relations villes-campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le siècle urbain, 978-2-200-63263-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04144635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territorial Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Talandier; Josselin Tallec. ISTE ; Wiley, 312 p., 2023, Geography and Demography, 9781789451016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie métropolitaine ordinaire : invisible, oubliée, essentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04144640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le siècle urbain, 978-2-200-63263-2</w:t>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ISTE, 306 p., 2023, Sciences. Géographie et démographie, 978-1-78948-101-3</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la résilience urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les cahiers POPSU, 978-2-08-042519-5</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outstanding heritage sites - A resource for territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du PUCA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 237, 2019, Recherche, 978-2-11-138177-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble, 2020, 9782706148668</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture, 2019, Les conférences POPSU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels : une ressource pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA, 237, 319 p., 2019, Recherche, 978-2-11-138163-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091735v1</w:t>
-              </w:r>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">halshs-02091739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
               </w:r>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5684,51 +5684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdépendances et réciprocités entre les métropoles et leurs territoires. Une mise en perspective à l'échelle du territoire métropolitain de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Demazière, Xavier Desjardins, Olivier Sykes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines - Des réformes institutionnelles aux coopérations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, 2020, Recherches, 978-2-11-138184-1</w:t>
@@ -5757,51 +5757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are outstanding cultural heritage sites useful territorial resources for community development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6155,1069 +6155,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01833881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysage, patrimoine et récréation : des ressources pour quels types de territoires et quels modèles de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, Collection Espace et Territoires, 978-2-7535-4951-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définir les contours d’une économie à emprise métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lebras; Natacha Seigneuret; Magali Talandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles en chantiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2016, 978-2-7013-1894-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et renouvellement des codes et pratiques balnéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Duhamel, Magali Talandier et Bernard Toulie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, Collection Espace et Territoires, 978-2-7535-4951-7</w:t>
+              <w:t xml:space="preserve">Le balnéaire. De la Manche au monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-188, 2015, Collection Art et Société, 978-2-7535-4069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de richesses et réponses aux besoins de la population d'Aussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Debuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Métereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.105-160, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes dans la région urbaine grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines, tome 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Economica, 2015, Collection VILLES, 978-2-7178-6838-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)capacité métropolisante de l'économie de la connaissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.10-17, 2015, POPSU, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7531,165 +7531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La question de la cohérence territoriale pour les EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques et développement durable des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, pp.170-173, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etrangers dans les campagnes : un levier économique de la revitalisation rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etrangers dans les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PU Blaise Pascal, pp.80-105, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578937v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7701,2057 +7701,2057 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'économie métropolitaine ordinaire, un enjeu pour le pôle métropolitain de Nantes-Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle métropolitain de Nantes-Saint-Nazaire. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’industrie rurale face à la pénurie des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP EPAU. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pôle métropolitain de Nantes-Saint-Nazaire. 2024</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur la diversité des ruralités « Typologies et trajectoires des territoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acadie Coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2023, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2023, 86 p</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eurométropole de Strasbourg dans son territoire : Analyse d’un système économique complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEUS - agence d'urbanisme de Strabourg. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEUS - agence d'urbanisme de Strabourg. 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moteurs de développement et capacités économiques du Grand Annecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Annecy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Annecy. 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires, synthèse et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01705134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteurs de développement et capacités économiques de l'aire urbaine de Nîmes, une analyse territoriale par les flux de richesse et l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Nîmes Métropole. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2017</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diagnostics de territoires : quelle connaissance pour quelle action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités territoriales et consommation : La circulation des richesses comme levier de capacitation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CGET. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...83 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CGET - Commissariat Général à l'Egalité des Territoires. 2016, 100 p</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes post-carbone, un écosystème favorable à l'émergence d'une gestion décentralisée de l'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville ordinaire saisie par l’économie : entre système mondialisé et ancrage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir l’économie métropolitaine ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retombées socio-économiques des aménités paysagères et patrimoniales dans les territoires de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation dans les territoires de faible densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordoba Vanessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Planchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haute Savoie 2030 Dynamiques économiques et stratégies d'aménagement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CFE. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maddalena Micheletto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00994685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des emplois de proximité du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabanel Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Lyon. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA; Ministère de l'écologie, du développement durable et de l'énergie. 2015</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01144743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence des systèmes territoriaux productivo-résidentiels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Datar. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité face aux enjeux territoriaux. Evaluer l'efficacité d'un objet institutionnel inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estèbe Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - commissariat à l'égalité des territoires. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux enjeux du développement territorial : La structure économique des zones d'emploi françaises face aux changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PUCA (Plan Urbanisme Construction Architecture); Ministère de l'écologie, du développement durable et de l'énergie. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système territorial du Grand Bassin Parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux et prospectives de l'offre et de la demande de piscines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedland Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du classement Unesco sur le développement économique local. Une analyse économétrique des facteurs d'attractivité territoriale sur le cas de la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Communauté d'agglomération du Grand Lyon. 2013</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et développement économique régional en Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...473 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00579248v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00579247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie résidentielle en Lozère : Un levier durable du développement local ?</w:t>
               </w:r>
@@ -10240,51 +10240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hachaichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110947" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Loisel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-021-01845-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03723307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.086.0202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/const.060.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci4020015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimault Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.233.0080" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2018.05.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3887" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481416v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2016-0027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henri Nicot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2015.1090887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957753v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mousli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.146.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579099v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/developpement-territorial-repenser-relations-villes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04144640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/(auteur)/Talandier%20Magali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571600v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4172" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davezies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04435813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/re-penser-les-politiques-urbaines-retour-sur-vingt-a1489.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01833881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218215v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Job" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768585v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acadie Coop&#233;rative" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Fur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Roux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395642v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144739v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordoba Vanessa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994685v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Micheletto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabanel Boris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;be Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579239v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedland Jacques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579249v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01919524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>