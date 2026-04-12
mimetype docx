--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -209,237 +209,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28). In : Bazin et al. 2025, Rapport final d'opération d'archéologie programmée du complexe cultuel de Saint-Martin-au-val</w:t>
+                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toriti</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CReAAH UMR 6566; Chartres Métropole. 2025, 86 p</w:t>
+                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04903332v1</w:t>
+                <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28). In : Bazin et al. 2025, Rapport final d'opération d'archéologie programmée du complexe cultuel de Saint-Martin-au-val</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CReAAH UMR 6566; Chartres Métropole. 2025, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Borvon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05505914v1</w:t>
+                <w:t xml:space="preserve">halshs-04903332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthracologique du site d'Amilly 104 – Les Monts D’Ouerray (28). In : B. Leconte, Chartres Métropole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CReAAH UMR 6566; Chartres Métropole. 2025, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -457,51 +457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anthracologique des restes carbonisé du site : RD 16 et 164 – Déviation Nord – T2, Nort-sur-Erdre – Les Touches (44). In: Blanchard et al. Rapport d'opération archéologique. Archeodunum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -526,181 +526,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04903359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire de xylo-entomologie sur les bois du port romain de Fréjus (Forum Iulii), Bastide Mège. In : Excoffon et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus. PCR Port Romain de Fréjus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CReAAH UMR 6566; Ville de Fréjus, Direction de la Culture, Service du Patrimoine. 2024</w:t>
+              <w:t xml:space="preserve">CReAAH UMR 6566; Université de rennes; Chartres Métropole; Le Mans Université. 2024, 86p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05049198v1</w:t>
+                <w:t xml:space="preserve">hal-04844890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapport préliminaire de xylo-entomologie sur les bois du port romain de Fréjus (Forum Iulii), Bastide Mège. In : Excoffon et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus. PCR Port Romain de Fréjus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CReAAH UMR 6566; Université de rennes; Chartres Métropole; Le Mans Université. 2024, 86p</w:t>
+              <w:t xml:space="preserve">CReAAH UMR 6566; Ville de Fréjus, Direction de la Culture, Service du Patrimoine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844890v1</w:t>
+                <w:t xml:space="preserve">halshs-05049198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude xylo-entomologique sur les bois flottés du site 249 rue Einaudi (les Horts) à Fréjus (Forum Iulii). in : Excoffon P. et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CReAAH UMR 6566; Ville de Fréjus, Direction de la Culture, Service du Patrimoine. 2024, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -718,51 +718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthracologique du site d'Amilly 103 – Les Monts D’Ouerray (28). In : Dupont F. et al. Rapport d'opération d'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CReAAH UMR 6566; Chartres métropole, 28000 Chartres. 2024, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -780,51 +780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test anthracologique des résidus carbonisés de la Bastide Mège, Port romain de Fréjus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction Archéologie et Patrimoine de la ville de Fréjus. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -842,51 +842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude xylo-entomologique des bois flottés de Rezé 22, av. Lattre de Tassigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP; Le Mans Université. 2023, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -904,51 +904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives : étude anthracologique, xylo-entomologique et projet SapinSMAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction archéologie de la ville de Chartres. 2023, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -960,202 +960,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis arqueobotánico de las maderas recuperadas en la cueva de LaCerrosa (Suarías, Peñamellera Baja, Asturias)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude xylo-entomologique des bois de Saint-Martin-au-Val. In : Bruno Bazin, Clothilde Azzi, Emmanuel Bouilly, Sonia Papaïan, Magali Toriti. Avec les collaborations de : Arnaud Coutelas, Sébastien Cormier, Yannick Ledigol et Marjorie Maqueda. Le complexe cultuel gallo-romain de Saint-Martin-au-Val et le plafond suspendu en bois décorés. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021, Dossier d'étude 033280850128_0005500082, Site 033.28.085.128 - Opération 21, N° Patriarche : 0612312, pp. 309-370</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Universidad de Cantabria. 2022, 10 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de Chartres. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05009204v1</w:t>
+                <w:t xml:space="preserve">halshs-03629572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude xylo-entomologique des bois de Saint-Martin-au-Val. In : Bruno Bazin, Clothilde Azzi, Emmanuel Bouilly, Sonia Papaïan, Magali Toriti. Avec les collaborations de : Arnaud Coutelas, Sébastien Cormier, Yannick Ledigol et Marjorie Maqueda. Le complexe cultuel gallo-romain de Saint-Martin-au-Val et le plafond suspendu en bois décorés. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021, Dossier d'étude 033280850128_0005500082, Site 033.28.085.128 - Opération 21, N° Patriarche : 0612312, pp. 309-370</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Análisis arqueobotánico de las maderas recuperadas en la cueva de LaCerrosa (Suarías, Peñamellera Baja, Asturias)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martín-Seijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ville de Chartres. 2022</w:t>
+              <w:t xml:space="preserve">Universidad de Cantabria. 2022, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03629572v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse anthracologique des charbons de bois du site d'A Contudine (Aullène, Corse du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Le Mans Université; DRAC Corse. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1171,189 +1171,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196002v1</w:t>
+                <w:t xml:space="preserve">halshs-03196030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196030v1</w:t>
+                <w:t xml:space="preserve">halshs-03196002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier essai d’évaluation de l’état sanitaire des bois du bassin 10676 : approche anthraco-entomologique, dossier d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service archéologique de la ville de Chartres, Chartres métropole. 2020, pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1369,159 +1369,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03108592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthracologique de l’École des Aqueducs 2 (Fréjus, 83)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude typologique, tracéologique et xylo-entomologique des bois gorgés d'eau du Reydissart 7 (Fréjus, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie et Patrimoine de la ville de Fréjus. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157436v1</w:t>
+                <w:t xml:space="preserve">halshs-03157440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique, tracéologique et xylo-entomologique des bois gorgés d'eau du Reydissart 7 (Fréjus, 83)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude anthracologique de l’École des Aqueducs 2 (Fréjus, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie et Patrimoine de la ville de Fréjus. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157440v1</w:t>
+                <w:t xml:space="preserve">halshs-03157436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1533,585 +1533,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charred woods of the pre-alpine Gallo-Roman settlement of the col d’Adon (Les Mujouls, Alpes-Maritimes, France): Identification, architectural function, sanitary state and environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Crivellaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Toriti</w:t>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Tolio</w:t>
+                <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.104930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05068449v1</w:t>
+                <w:t xml:space="preserve">halshs-04864990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Medieval landscapes of Corsica: Farming and cultural practices and environments as evidenced by an anthracological study of three archaeological castellated sites (Rostino, Contudine and L’Ortolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Penagos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Frederic Terral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 66, pp.105125-105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04983441v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05083649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval landscapes of Corsica: Farming and cultural practices and environments as evidenced by an anthracological study of three archaeological castellated sites (Rostino, Contudine and L’Ortolo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Durand</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Maimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105125⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05083649v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05068449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charred woods of the pre-alpine Gallo-Roman settlement of the col d’Adon (Les Mujouls, Alpes-Maritimes, France): Identification, architectural function, sanitary state and environmental context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Durand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Golosetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61, pp.104930. </w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864990v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des boisements, économie du bois et combustible d’une ville antique : anthracologie de trois sites de Fréjus-Forum Iulii (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,64 +2171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophages ?! Les apports de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,64 +2275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into timber: revealing xylophagous insects through an archaeoentomological analysis of waterlogged timber from the fluvial port of Ratiatum (Rezé Saint-Lupien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2392,64 +2392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mud to wood: Addressing the study of wood resources through the analysis of earth building fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pastor Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Martín-Seijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.103269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2483,64 +2483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophagous insects of the wooden floor of Camelin block (Fréjus, France): An interdisciplinary approach combining archaeology and anthraco-entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,64 +2600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état sanitaire des premiers aménagements de berge en bois antiques de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : l’apport de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2996,64 +2996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des vermoulures pour la détermination de quelques espèces d'Insectes xylophages de la famille des Ptinidae (Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (2), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,51 +3119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des bois de Saint-Martin-au-Val, Chartres : résultats xylo-entomologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude internationales Bois et Architecture 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Bazin; Sylvie Rougier-Blanc; Stéphane Lamouille; Frédéric Guibal; Magali Toriti, Jun 2025, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3339,77 +3339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rirha, une agglomération antique et médiévale (Sidi Slimane, Maroc). Actualité des recherches archéologiques pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment et pourquoi évaluer l’état sanitaire du bois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde groupe ARCHITECTURE - Méthodologie pour l’analyse du bois dans les architectures anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Clément; Sandra Zanella; Andrea Fochesato, Feb 2024, Glux en Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3497,178 +3497,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Que raconte le bois ouvragé archéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Causeries du Vendredi - expérience et expertise et faire part de la diversité des métiers des sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Clair, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04196944v1</w:t>
+                <w:t xml:space="preserve">halshs-05042286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ledigol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,514 +3691,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que raconte le bois ouvragé archéologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Causeries du Vendredi - expérience et expertise et faire part de la diversité des métiers des sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Clair, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05042286v1</w:t>
+                <w:t xml:space="preserve">halshs-04196944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04196933v1</w:t>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Methodology, examples and interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude anthracologique du site d’A Contudine/ U Castellare : indices paléoenvironnementaux et utilisation du bois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Landesamt für Denkmalpflege im Regierungspräsidium Stuttgart / State Office for Cultural Heritage Baden-Wuerttemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oliver Nelle, Feb 2022, Stuttgart (Germany), Germany</w:t>
+              <w:t xml:space="preserve">5e colloque du Laboratoire régional d’archéologie « Six millénaires en Alta Rocca : archéologie-histoire-architecture-toponymie-géologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Levie, Corse du Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05009200v1</w:t>
+                <w:t xml:space="preserve">halshs-03846610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthracologique du site d’A Contudine/ U Castellare : indices paléoenvironnementaux et utilisation du bois.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Methodology, examples and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque du Laboratoire régional d’archéologie « Six millénaires en Alta Rocca : archéologie-histoire-architecture-toponymie-géologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Levie, Corse du Sud, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Landesamt für Denkmalpflege im Regierungspräsidium Stuttgart / State Office for Cultural Heritage Baden-Wuerttemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Nelle, Feb 2022, Stuttgart (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03846610v1</w:t>
+                <w:t xml:space="preserve">halshs-05009200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradations anciennes du bois archéologique : identifications, méthodologie, applications…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique PLURIBOIS 22, Pyrénées-Aspet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,64 +4275,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite vrillette (Anobium punctatum, De Geer) : un xylophage, un nuisible, un marqueur archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,77 +4370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,103 +4495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal populations and wood exploitation in Languedoc and Provence (4th-7th c. AD) through anthracology. Review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TETRA, Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen Âge), Table-ronde Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morana Causevic-Bully, Programme IATEKA, UMR Chrono-Environnement, Sep 2021, Besançon, France</w:t>
@@ -4620,64 +4620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une évaluation de l’état sanitaire des structures en bois archéologique : les apports de l’approche xylo- et anthraco-entomologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4715,51 +4715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des bois d'œuvre sous l'angle de l'anthracologie et de l'entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Axe SMIC - CReAAH UMR 6566</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chantal Leroyer, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,260 +4903,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05009173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylophages of wood floor of Camelin block (Fréjus, France) : interdisciplinary approache archaeology and anthraco-entomology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les ravageurs du bois au prisme des sources écrites antiques et médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthraco2019 - 7th International Anthracology Meeting, Charcoal Science in Archaeology and Palaeoecology, 2-6 septembre 2019, Liverpool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asouti Elena, Sep 2019, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les animaux.. l'histoire continue. Rencontres interdisciplinaires et internationales autour de Robert Delort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378762v1</w:t>
+                <w:t xml:space="preserve">halshs-02394823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ravageurs du bois au prisme des sources écrites antiques et médiévales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The xylophages of wood floor of Camelin block (Fréjus, France) : interdisciplinary approache archaeology and anthraco-entomology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Toriti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les animaux.. l'histoire continue. Rencontres interdisciplinaires et internationales autour de Robert Delort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Anthraco2019 - 7th International Anthracology Meeting, Charcoal Science in Archaeology and Palaeoecology, 2-6 septembre 2019, Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asouti Elena, Sep 2019, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394823v1</w:t>
+                <w:t xml:space="preserve">hal-02378762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas and identification key of xylophagous traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,64 +5194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Analysis and interpretations of roman timber from Rezé harbour (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,152 +5283,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What traces xylophagous insects leave into the archaeological Timber ? Analysis and interpretations of Roman Timber from Reze’s Harbour (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’alliance de l’entomologie et de la xylo-anthracologie : de nouvelles pistes d’interprétations archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Aug 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939262v1</w:t>
+                <w:t xml:space="preserve">hal-01939167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournir la ville en bois et combustible pendant l’Antiquité. Anthracologie de la cité antique de Fréjus-Forum Julii (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5486,152 +5499,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alliance de l’entomologie et de la xylo-anthracologie : de nouvelles pistes d’interprétations archéologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What traces xylophagous insects leave into the archaeological Timber ? Analysis and interpretations of Roman Timber from Reze’s Harbour (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Aug 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939167v1</w:t>
+                <w:t xml:space="preserve">hal-01939262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber's Choice in Roman Gaul: Origins and Wood Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Taller Doctoral de Arqueología Antigua. La explotación de los recursos naturales en la Antigüedad. Geoarqueología, Bioarqueología y Arqueometría. 5-9 de junio 2017. Casa de Velázquez - Deutsches Archäologisches Institut, Madrid / Instituto Arqueológico Alemán de Madrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,64 +5656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuels and craft in North-Western Mediterranean (Ist c. BC-XVIIIth c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,64 +5794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des vermoulures de bois : une aide à l’identification de quelques espèces d’insectes Ptinidae (Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP 2016, Colloque international : Gestion intégrée des contaminants biologiques dans les musées, archives, bibliothèques et demeures historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5876,90 +5876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallo roman timber in maritime French Alps (Col d’Adon, Les Mujouls, France): identification, uses and condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,51 +5984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The condition of worked timber of Antiquity: Archaeological, entomological and anthracological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Anatomy &amp; Tree-Ring Ecology - International Course, International Winter School on Wood Anatomy of Tree Rings, 23-29-11-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Klosters Serneus, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6085,51 +6085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli insetti nel legno archeologico : il caso di notre-dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panneau d'exposition : Des essences et des cernes - des arbres à la restitution des pratiques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,90 +6209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6379,51 +6379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Papaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6441,51 +6441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées Européennes du Patrimoine 2021 - Site de Saint-Martin-au-Val, Chartres : Le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthracologie - Exposition « L'Archéologie préventive », panneau grand public (l'anthracologie) (Fréjus, 83). Direction de l’Archéologie et du Patrimoine de la ville de Fréjus en collaboration avec l'INRAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,51 +6565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets en bois&amp;quot; - Exposition « les 10 ans du Kipling », panneaux grand public sur la fouille du site du Kipling (Fréjus, 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,51 +6627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les xylophages du bois d’oeuvre gallo-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6690,184 +6690,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois dans la construction&amp;quot; - Exposition « Habitez Forum Iulii », panneaux grand public, (Fréjus, 83)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'alliance de l'entomologie et de la xylo-anthracologie : de nouvelles pistes d'interprétations archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03527318v1</w:t>
+                <w:t xml:space="preserve">hal-01955287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alliance de l'entomologie et de la xylo-anthracologie : de nouvelles pistes d'interprétations archéologiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le bois dans la construction&amp;quot; - Exposition « Habitez Forum Iulii », panneaux grand public, (Fréjus, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2017, p.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955287v1</w:t>
+                <w:t xml:space="preserve">halshs-03527318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6885,103 +6885,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
@@ -7010,77 +7010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medieval landscape of Corsica : practices and socio-environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7105,90 +7105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7213,51 +7213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état sanitaire des aménagements portuaires en bois de Rezé Saint-Lupien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports romains dans l’arc atlantique et les eaux intérieures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7282,51 +7282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-avait-il des insectes dans les maisons Gallo-Romaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7383,64 +7383,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Common Xylophagous Insects in Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7525,51 +7525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,64 +7641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois carbonisés de la zone de l'entrepôt : approches croisées anthracologiques et paléoentomologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7772,51 +7772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois ouvragés en Gaule romaine : approches croisées archéologiques, anthraco-xylologiques et entomologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Le Mans Université, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LEMA3007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7933,51 +7933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACDF827C"/>
+    <w:nsid w:val="AA3EB9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8164,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>