--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -526,151 +526,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04903359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28)</w:t>
+                <w:t xml:space="preserve">Rapport préliminaire de xylo-entomologie sur les bois du port romain de Fréjus (Forum Iulii), Bastide Mège. In : Excoffon et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus. PCR Port Romain de Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CReAAH UMR 6566; Université de rennes; Chartres Métropole; Le Mans Université. 2024, 86p</w:t>
+              <w:t xml:space="preserve">CReAAH UMR 6566; Ville de Fréjus, Direction de la Culture, Service du Patrimoine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844890v1</w:t>
+                <w:t xml:space="preserve">halshs-05049198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport préliminaire de xylo-entomologie sur les bois du port romain de Fréjus (Forum Iulii), Bastide Mège. In : Excoffon et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus. PCR Port Romain de Fréjus</w:t>
+                <w:t xml:space="preserve">Bilan des études xylo-entomologiques et anthracologiques des macrorestes ligneux du complexe cultuel gallo-romain de Saint-Martin-au-val (Chartres, 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CReAAH UMR 6566; Ville de Fréjus, Direction de la Culture, Service du Patrimoine. 2024</w:t>
+              <w:t xml:space="preserve">CReAAH UMR 6566; Université de rennes; Chartres Métropole; Le Mans Université. 2024, 86p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05049198v1</w:t>
+                <w:t xml:space="preserve">hal-04844890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude xylo-entomologique sur les bois flottés du site 249 rue Einaudi (les Horts) à Fréjus (Forum Iulii). in : Excoffon P. et al., Direction de l’Archéologie et du Patrimoine de la ville de Fréjus</w:t>
               </w:r>
@@ -1171,159 +1171,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
+                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196030v1</w:t>
+                <w:t xml:space="preserve">halshs-03196002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
+                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196002v1</w:t>
+                <w:t xml:space="preserve">halshs-03196030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier essai d’évaluation de l’état sanitaire des bois du bassin 10676 : approche anthraco-entomologique, dossier d'étude</w:t>
               </w:r>
@@ -1369,159 +1369,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03108592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique, tracéologique et xylo-entomologique des bois gorgés d'eau du Reydissart 7 (Fréjus, 83)</w:t>
+                <w:t xml:space="preserve">Étude anthracologique de l’École des Aqueducs 2 (Fréjus, 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie et Patrimoine de la ville de Fréjus. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157440v1</w:t>
+                <w:t xml:space="preserve">halshs-03157436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthracologique de l’École des Aqueducs 2 (Fréjus, 83)</w:t>
+                <w:t xml:space="preserve">Étude typologique, tracéologique et xylo-entomologique des bois gorgés d'eau du Reydissart 7 (Fréjus, 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie et Patrimoine de la ville de Fréjus. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03157436v1</w:t>
+                <w:t xml:space="preserve">halshs-03157440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1533,572 +1533,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charred woods of the pre-alpine Gallo-Roman settlement of the col d’Adon (Les Mujouls, Alpes-Maritimes, France): Identification, architectural function, sanitary state and environmental context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Golosetti</w:t>
+                <w:t xml:space="preserve">Beatrice Tolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maimone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104930⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04864990v1</w:t>
+                <w:t xml:space="preserve">halshs-05068449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval landscapes of Corsica: Farming and cultural practices and environments as evidenced by an anthracological study of three archaeological castellated sites (Rostino, Contudine and L’Ortolo)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Terral</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 66, pp.105125-105125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105125⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05083649v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+                <w:t xml:space="preserve">Medieval landscapes of Corsica: Farming and cultural practices and environments as evidenced by an anthracological study of three archaeological castellated sites (Rostino, Contudine and L’Ortolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tolio</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Terral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105125-105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05068449v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05083649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
+                <w:t xml:space="preserve">Charred woods of the pre-alpine Gallo-Roman settlement of the col d’Adon (Les Mujouls, Alpes-Maritimes, France): Identification, architectural function, sanitary state and environmental context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Golosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
+              <w:t xml:space="preserve">, 2025, 61, pp.104930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04983441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des boisements, économie du bois et combustible d’une ville antique : anthracologie de trois sites de Fréjus-Forum Iulii (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,51 +2184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophages ?! Les apports de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2288,51 +2288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into timber: revealing xylophagous insects through an archaeoentomological analysis of waterlogged timber from the fluvial port of Ratiatum (Rezé Saint-Lupien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,51 +2496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophagous insects of the wooden floor of Camelin block (Fréjus, France): An interdisciplinary approach combining archaeology and anthraco-entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état sanitaire des premiers aménagements de berge en bois antiques de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : l’apport de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,51 +3009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (2), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rirha, une agglomération antique et médiévale (Sidi Slimane, Maroc). Actualité des recherches archéologiques pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3497,221 +3497,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que raconte le bois ouvragé archéologique ?</w:t>
+                <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Causeries du Vendredi - expérience et expertise et faire part de la diversité des métiers des sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Clair, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05042286v1</w:t>
+                <w:t xml:space="preserve">hal-04081340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
+                <w:t xml:space="preserve">Que raconte le bois ouvragé archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Causeries du Vendredi - expérience et expertise et faire part de la diversité des métiers des sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Clair, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081340v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05042286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
               </w:r>
@@ -3723,77 +3723,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,277 +3812,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+                <w:t xml:space="preserve">halshs-04196933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04196933v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthracologique du site d’A Contudine/ U Castellare : indices paléoenvironnementaux et utilisation du bois.</w:t>
               </w:r>
@@ -4288,51 +4288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petite vrillette (Anobium punctatum, De Geer) : un xylophage, un nuisible, un marqueur archéologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4370,77 +4370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4495,77 +4495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal populations and wood exploitation in Languedoc and Provence (4th-7th c. AD) through anthracology. Review and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une évaluation de l’état sanitaire des structures en bois archéologique : les apports de l’approche xylo- et anthraco-entomologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ravageurs du bois au prisme des sources écrites antiques et médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5112,51 +5112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas and identification key of xylophagous traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5207,51 +5207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Analysis and interpretations of roman timber from Rezé harbour (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,286 +5283,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alliance de l’entomologie et de la xylo-anthracologie : de nouvelles pistes d’interprétations archéologiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fournir la ville en bois et combustible pendant l’Antiquité. Anthracologie de la cité antique de Fréjus-Forum Julii (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Portalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIèmes rencontres d'archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939167v1</w:t>
+                <w:t xml:space="preserve">hal-02393222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fournir la ville en bois et combustible pendant l’Antiquité. Anthracologie de la cité antique de Fréjus-Forum Julii (Var, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’alliance de l’entomologie et de la xylo-anthracologie : de nouvelles pistes d’interprétations archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Portalier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes rencontres d'archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393222v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What traces xylophagous insects leave into the archaeological Timber ? Analysis and interpretations of Roman Timber from Reze’s Harbour (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Aug 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5656,64 +5656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuels and craft in North-Western Mediterranean (Ist c. BC-XVIIIth c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP 2016, Colloque international : Gestion intégrée des contaminants biologiques dans les musées, archives, bibliothèques et demeures historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,77 +5889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallo roman timber in maritime French Alps (Col d’Adon, Les Mujouls, France): identification, uses and condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,77 +6209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,77 +6327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview/conférence pour la presse : autour des découvertes de Saint-Martin au val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bazin</w:t>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Papaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,184 +6690,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alliance de l'entomologie et de la xylo-anthracologie : de nouvelles pistes d'interprétations archéologiques ?</w:t>
+                <w:t xml:space="preserve">Le bois dans la construction&amp;quot; - Exposition « Habitez Forum Iulii », panneaux grand public, (Fréjus, 83)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2017, p.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955287v1</w:t>
+                <w:t xml:space="preserve">halshs-03527318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois dans la construction&amp;quot; - Exposition « Habitez Forum Iulii », panneaux grand public, (Fréjus, 83)</w:t>
+                <w:t xml:space="preserve">L'alliance de l'entomologie et de la xylo-anthracologie : de nouvelles pistes d'interprétations archéologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03527318v1</w:t>
+                <w:t xml:space="preserve">hal-01955287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6911,77 +6911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Penagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
@@ -7010,77 +7010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medieval landscape of Corsica : practices and socio-environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7131,64 +7131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,51 +7396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Common Xylophagous Insects in Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7525,51 +7525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois carbonisés de la zone de l'entrepôt : approches croisées anthracologiques et paléoentomologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,51 +7933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA3EB9FE"/>
+    <w:nsid w:val="C10E8146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8164,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>