--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1171,159 +1171,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
+                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196002v1</w:t>
+                <w:t xml:space="preserve">halshs-03196030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calliès 2 Fréjus (83). Rapport d'opération, Étude anthracologique</w:t>
+                <w:t xml:space="preserve">Étude anthraco-entomologique des bois du bassin 10676. In : Bazin B., Bouilly E., Papaïan S., Toriti M. - Le complexe cultuel gallo-romain de Saint-Martin-au-Val. Rapport annuel de fouilles archéologiques programmées triennales 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Archéologique du Var; Direction Archéologie et Patrimoine de la ville de Fréjus. 2021, 14 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction de l'archéologie, ville de Chartres. 2021, pp.268-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03196030v1</w:t>
+                <w:t xml:space="preserve">halshs-03196002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier essai d’évaluation de l’état sanitaire des bois du bassin 10676 : approche anthraco-entomologique, dossier d'étude</w:t>
               </w:r>
@@ -1478,5396 +1478,5396 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Archéologie et Patrimoine de la ville de Fréjus. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03157440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli insetti nel legno archeologico : il caso di notre-dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04903297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panneau d'exposition : Des essences et des cernes - des arbres à la restitution des pratiques humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05118568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des restes carbonisés à la connaissance des charpentes de Notre-Dame de Paris. Cycle de conférences &amp;quot;Notre-Dame en chantiers&amp;quot; (https://www.youtube.com/watch?v=bLJSlMlAhig)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthracologie - Exposition « L'Archéologie préventive », panneau grand public (l'anthracologie) (Fréjus, 83). Direction de l’Archéologie et du Patrimoine de la ville de Fréjus en collaboration avec l'INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview/conférence pour la presse : autour des découvertes de Saint-Martin au val</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Papaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées Européennes du Patrimoine 2021 - Site de Saint-Martin-au-Val, Chartres : Le bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets en bois&amp;quot; - Exposition « les 10 ans du Kipling », panneaux grand public sur la fouille du site du Kipling (Fréjus, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les xylophages du bois d’oeuvre gallo-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alliance de l'entomologie et de la xylo-anthracologie : de nouvelles pistes d'interprétations archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bois dans la construction&amp;quot; - Exposition « Habitez Forum Iulii », panneaux grand public, (Fréjus, 83)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des bois de Saint-Martin-au-Val, Chartres : résultats xylo-entomologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude internationales Bois et Architecture 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Bazin; Sylvie Rougier-Blanc; Stéphane Lamouille; Frédéric Guibal; Magali Toriti, Jun 2025, Chartres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05118353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche archéobotanique, archéoentomologique et isotopique de la production agroalimentaire et combustible en Al-Andalus : le cas de Las Sillas (Aragon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du praelum : synthèse des résultats, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rirha, une agglomération antique et médiévale (Sidi Slimane, Maroc). Actualité des recherches archéologiques pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment et pourquoi évaluer l’état sanitaire du bois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table Ronde groupe ARCHITECTURE - Méthodologie pour l’analyse du bois dans les architectures anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Clément; Sandra Zanella; Andrea Fochesato, Feb 2024, Glux en Glenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que raconte le bois ouvragé archéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Causeries du Vendredi - expérience et expertise et faire part de la diversité des métiers des sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Clair, Sep 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05042286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the roof structure condition of Notre-Dame de Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude anthracologique du site d’A Contudine/ U Castellare : indices paléoenvironnementaux et utilisation du bois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e colloque du Laboratoire régional d’archéologie « Six millénaires en Alta Rocca : archéologie-histoire-architecture-toponymie-géologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Levie, Corse du Sud, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Methodology, examples and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire invité : Landesamt für Denkmalpflege im Regierungspräsidium Stuttgart / State Office for Cultural Heritage Baden-Wuerttemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Nelle, Feb 2022, Stuttgart (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégradations anciennes du bois archéologique : identifications, méthodologie, applications…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique PLURIBOIS 22, Pyrénées-Aspet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aspet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La petite vrillette (Anobium punctatum, De Geer) : un xylophage, un nuisible, un marqueur archéologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA Groupe des méthodes pluridisciplinaires appliquées à l’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charpentes de Notre-Dame de Paris, questionnement du bois dans le patrimoine et premiers apports de l’étude des restes carbonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Nov 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03945825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal populations and wood exploitation in Languedoc and Provence (4th-7th c. AD) through anthracology. Review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TETRA, Territoires en Transition. La longue durée des relations peuplement-environnement en milieu côtier et insulaire de la Méditerranée septentrionale (de la Préhistoire au Moyen Âge), Table-ronde Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morana Causevic-Bully, Programme IATEKA, UMR Chrono-Environnement, Sep 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une évaluation de l’état sanitaire des structures en bois archéologique : les apports de l’approche xylo- et anthraco-entomologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Bois Échanges interdisciplinaires sur le bois et les sociétés Rencontres internationales des 18 et 19 octobre 2021 INHA - Salle Vasari 2, rue Vivienne, Paris et en visioconférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des bois d'œuvre sous l'angle de l'anthracologie et de l'entomologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Axe SMIC - CReAAH UMR 6566</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Leroyer, Dec 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intervenir sur le bâti en bois du patrimoine: méthodes d’hier à aujourd’hui Du diagnostic à son maintien dans le temps. Quel intervenant pour quelle intervention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOMOS France, Nov 2020, Visio Conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05009173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The xylophages of wood floor of Camelin block (Fréjus, France) : interdisciplinary approache archaeology and anthraco-entomology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco2019 - 7th International Anthracology Meeting, Charcoal Science in Archaeology and Palaeoecology, 2-6 septembre 2019, Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asouti Elena, Sep 2019, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ravageurs du bois au prisme des sources écrites antiques et médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les animaux.. l'histoire continue. Rencontres interdisciplinaires et internationales autour de Robert Delort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02394823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas and identification key of xylophagous traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthraco2019 - 7th International Anthracology Meeting, Charcoal Science in Archaeology and Palaeoecology, 2-6 Septembre, Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Asouti, Sep 2019, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What remains xylophagous insects leave into the archaeological wood? Analysis and interpretations of roman timber from Rezé harbour (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AEA conference Pests of Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alliance de l’entomologie et de la xylo-anthracologie : de nouvelles pistes d’interprétations archéologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournir la ville en bois et combustible pendant l’Antiquité. Anthracologie de la cité antique de Fréjus-Forum Julii (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIèmes rencontres d'archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What traces xylophagous insects leave into the archaeological Timber ? Analysis and interpretations of Roman Timber from Reze’s Harbour (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Annual Meeting European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists (EAA), Aug 2017, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timber's Choice in Roman Gaul: Origins and Wood Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Taller Doctoral de Arqueología Antigua. La explotación de los recursos naturales en la Antigüedad. Geoarqueología, Bioarqueología y Arqueometría. 5-9 de junio 2017. Casa de Velázquez - Deutsches Archäologisches Institut, Madrid / Instituto Arqueológico Alemán de Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuels and craft in North-Western Mediterranean (Ist c. BC-XVIIIth c. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2016, Vilnius, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des vermoulures de bois : une aide à l’identification de quelques espèces d’insectes Ptinidae (Coleoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMP 2016, Colloque international : Gestion intégrée des contaminants biologiques dans les musées, archives, bibliothèques et demeures historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallo roman timber in maritime French Alps (Col d’Adon, Les Mujouls, France): identification, uses and condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Golosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Anthracology Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The condition of worked timber of Antiquity: Archaeological, entomological and anthracological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wood Anatomy &amp; Tree-Ring Ecology - International Course, International Winter School on Wood Anatomy of Tree Rings, 23-29-11-2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Klosters Serneus, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tolio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fohrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maimone</w:t>
+                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.105075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05068449v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary anthraco-entomological study of the charred woods of Notre-Dame de Paris (France): Towards an assessment of the degradation state of medieval and modern-day roof frames based on woodborer traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An anatomical approach to investigating Lyctus sp. feeding behaviour in oak sapwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Crivellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105075⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.418-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04983441v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05068449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval landscapes of Corsica: Farming and cultural practices and environments as evidenced by an anthracological study of three archaeological castellated sites (Rostino, Contudine and L’Ortolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66, pp.105125-105125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05083649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charred woods of the pre-alpine Gallo-Roman settlement of the col d’Adon (Les Mujouls, Alpes-Maritimes, France): Identification, architectural function, sanitary state and environmental context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.104930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des boisements, économie du bois et combustible d’une ville antique : anthracologie de trois sites de Fréjus-Forum Iulii (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.199-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.12208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04574465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophages ?! Les apports de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.13734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03846578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Into timber: revealing xylophagous insects through an archaeoentomological analysis of waterlogged timber from the fluvial port of Ratiatum (Rezé Saint-Lupien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (1), pp.51-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14614103.2022.2058683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03618473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mud to wood: Addressing the study of wood resources through the analysis of earth building fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pastor Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Martín-Seijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.103269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylophagous insects of the wooden floor of Camelin block (Fréjus, France): An interdisciplinary approach combining archaeology and anthraco-entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Excoffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593-594, pp.60-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02949761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’état sanitaire des premiers aménagements de berge en bois antiques de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : l’apport de la xylo-entomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.5685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port romain du quartier de Saint-Lupien à Rezé/&amp;lt;i&amp;gt;Ratiatum&amp;lt;/i&amp;gt; (Loire-Atlantique) : origine et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les ports romains dans les Trois Gaules. Entre Atlantique et eaux intérieures, 77 (1), pp.67-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.5773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures privilégiées dans la cité des Pictons : l’espace funéraire de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumentum fecit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> : Monuments funéraires de Gaule romaine, 76 (1), pp.127-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gallia.4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des vermoulures pour la détermination de quelques espèces d'Insectes xylophages de la famille des Ptinidae (Coleoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (2), pp.133-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bsef.2017.3189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01566888v1</w:t>
-              </w:r>
-[...3764 lines deleted...]
-                <w:t xml:space="preserve">hal-01955287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6898,90 +6898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris : pour une étude des insectes ravageurs du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du chantier scientifique : Naissance et renaissance d'une cathédrale Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t>
@@ -7010,77 +7010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medieval landscape of Corsica : practices and socio-environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7118,77 +7118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'état sanitaire de la charpente de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hunot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,64 +7396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces of Common Xylophagous Insects in Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature, 220 p., 2021, Schiller Aaron, Hardcover : 978-3-030-66390-2 ; ISBN ebook : 978-3-030-66391-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-66391-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7512,103 +7512,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICOMOS France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir sur le bâti en bois du patrimoine : méthodes d’hier et d’aujourd’hui. Du diagnostic à son maintien dans le temps. Quel intervenant pour quelle intervention ?</w:t>
@@ -7654,64 +7654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bois carbonisés de la zone de l'entrepôt : approches croisées anthracologiques et paléoentomologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bouet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barzan IV - L'entrepôt de la palisse à Barzan (Charente-Maritime), port des Santons, et les entrepôts urbains et périurbains dans les provinces gauloises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Editions, pp.483-490, 2020, Mémoires 57 (Ausonius Editons), 9782356133427</w:t>
@@ -7933,51 +7933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10E8146"/>
+    <w:nsid w:val="3282EFE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8164,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magali-toriti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5961-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creaah.cnrs.fr/team/toriti-magali-3/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05049204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03196002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hunot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Papa&#239;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05118353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03945825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Crivellaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Tolio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maimone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083649v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104930" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gaucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12208" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13734" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2022.2058683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pastor Quiles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949761v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5685" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;nez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.5773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsef.2017.3189" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393142v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66391-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02382217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LEMA3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>