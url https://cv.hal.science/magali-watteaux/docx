--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,2101 +66,4054 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données de l'ANR PARCEDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rennes 2. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude archéogéographique en plaine calcaire : le secteur des Chirons (Le Poiré-sur-Velluire-sur-Velluire) et des Filasses (Le Langon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2021, pp.772-943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de Recherche Collective &amp;quot;Parcellaires&amp;quot;, ou pourquoi et comment poser les bases d’une &amp;quot;enquête nationale&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2020, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse archéogéographique du site des Filasses au Langon (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clé des champs. Une lecture des paysages selon Marc Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Mazel et Y. Potin (dir.), Marc Bloch. L’histoire en résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-206, 2026, 9782021546354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuités et mutations des parcellaires à la Perdriotais (Châteaugiron, Ille-et-Vilaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Laffont et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux de l’Ouest de la France au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-32, 2024, 978-2-7535-9622-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hb0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Agrarian Landscapes seen by French School of Archaeogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentos De Arqueología Medieval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People and Agrarian Landscapes. Approaches and methods for an Archaeology of Peasantry in the Western Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives de recherche sur les dynamiques de structurations des paysages à Nîmes depuis la Protohistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommage à Jean-Luc Fiches, (actes 42es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA; CEPAM, 2023, 2-904110-65-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.829-836, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux routiers et planimétries agraires de l'âge du Fer et de l'époque romaine en Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-158, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriques urbaines et circulations des hommes et des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.99-110, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes et chemins autour de Châteaugiron (Ille-et-Vilaine). Proposition d’un scénario sur la dynamique d’un territoire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Hommages à Jean-Luc Fiches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppléments de la Revue archéologique de Narbonnaise (49), pp.65-82, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et dynamiques du peuplement rural (VIe - milieu XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.85-98, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;paysages&amp;quot; des médiévistes revus par les archéogéographes : bilan de quinze années de résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121-134, Editions Mergoil, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les «paysages» des médiévistes revus par les archéogéographes : bilan de quinze années de résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Journot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.121-134, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Can the Forms of the Landscapes Take Tell Us? Methodological and Epistemological Aspects of an Archaeogeographic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clashes of Time. The Contemporary Past as a Challenge for Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-220, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Briquetage de la Seille (Moselle) : géoarchéologie et archéogéographie d’un complexe d’exploitation intensive du sel à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jusseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi G. Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-537, 2015, 978-2-35613-129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéogéographie morphologique de la plaine sud-vendéenne (85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marcigny; V. Carpentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.273-284, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données des &amp;quot;faits archéologiques planimétriques&amp;quot;. Une base géographique pour le projet PARCEDES et la recherche archéologique en contexte opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50, pp.106-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/146os⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARCEDES : PARCEllaires agraires et Dynamiques d’Exploitation du Sol dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11of9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discours de la méthode pour une histoire environnementale du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77 (1), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/ahss.2022.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village vu par les archéogéographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.297-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Medieval Village as seen by French Archaeogeograhy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Settlement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5284/1083499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03182533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif forestier de Mervent-Vouvant (Vendée) de la Protohistoire à nos jours : premiers éléments d’une enquête archéologique et archéogéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Archéologie, forêt et Lidar : une recherche qui a du relief !, 4 (1), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02948832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la soutenance d’HDR de Pierre-Yves Laffont, Habitats et sociétés rurales durant le second Moyen Âge en Europe occidentale, mémoire en vue de l'obtention d'une Habilitation à diriger des recherches, Université du Mans, le 12 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53, pp.234-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Medieval Village as seen by French Archaeogeograhy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Road Network in the Longue Durée: A Reading Key of the History of Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.149-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2017-0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Village médiéval : la consécration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 843, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inflation disciplinaire et conceptuelle dans les sciences paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachelier Julien, 2014 – Villes et villages de Haute-Bretagne (XIe-début XIVe siècles). Analyses morphologiques, supplément AK des Dossiers du Centre Régional d’Archéologie d’Alet, 242 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre en héritage. L’archéogéographie, une nouvelle discipline au carrefour des spatiotemporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu, Archéologie des sociétés rurales altomédiévales dans la moitié nord de la France : modes d’habitats, gestion de l’espace, pratiques agropastorales et milieux (études de cas d’archéologie préventive), thèse de doctorat (Université de Paris 1), soutenue publiquement à l’Institut d’Art et d’Archéologie de Paris 1 et Paris 4 le 30 novembre 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen, Élites et espaces dans le Nord-Ouest de l’Europe (iiie-xiie siècle), mémoire en vue de l’obtention d’une Habilitation à diriger des recherches, Université de Paris 1, soutenance le 3 décembre 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture archéogéographique d’un bocage vendéen : Des héritages planimétriques variés, de l’âge du Fer au xxe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119-2, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval agrarian colonization in Alentejo (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188, pp.39-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.9481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcellaires et chemins. Une relecture archéogéographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradigme de la naissance du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéogéographie, un projet d’archéologie du savoir géohistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 125, pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux routiers en Vendée méridionale (85). Nouvelles approches archéogéographiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l’Association historique des élèves du Lycée Henri-IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.37-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settlement and landscape in English historical studies: a French view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Settlement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35, pp.47-66</w:t>
+              <w:t xml:space="preserve">, 2009, 24, pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...603 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le bocage, le parcellaire...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 175-176, pp.53-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.8169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Medieval agrarian colonization in Alentejo (Portugal)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier, Un espace rural à la loupe. Paysage, peuplement et territoires en Berry, de la préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 188, pp.39-71. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, pp.167-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...398 lines deleted...]
-                <w:t xml:space="preserve">Sous le bocage, le parcellaire...</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la « naissance du village au moyen âge » : la fin d’un paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 175-176, pp.53-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.8169⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 167-168, pp.306-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.8034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirier, Un espace rural à la loupe. Paysage, peuplement et territoires en Berry, de la préhistoire à nos jours</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan radio-quadrillé des terroirs non planifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.167-168</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 167-168, pp.187-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.8024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2170,2757 +4123,1497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR; MSHB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, EAN : 9782753598713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04847010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des disciplines géohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964620v1</w:t>
-              </w:r>
-[...1258 lines deleted...]
-                <w:t xml:space="preserve">hal-02341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des cartes et plans pour l’étude historique des parcellaires et réseaux routiers en Sud-Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "De Ptolémée au GPS. Cartographier la Vendée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de Vendée, Oct 2022, La Roche-sur-Yon (ICES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Parcedes. Présentation d’un programme de recherche sur les parcellaires agraires et dynamiques d’exploitation du sol dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Paysages et parcellaires ruraux d’Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Christophe Petit, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’histoire des paysages ruraux par leurs formes. à propos du carnet de recherche MaNOMA sur la morphologie agraire dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sarah Réault; Giovanni Stranieri, Nov 2022, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives sur les dynamiques de structuration des paysages à Nîmes de la Protohistoire à l’Antiquité romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (Université Côte d'Azur), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plans papiers des archéologues à la base de données QGis. ou comment intégrer 40 ans d’archéologie préventive dans un système d’information géographique au service d’une problématique scientifique. Le cas de l’ANR Parcedes (2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du consortium MASA "Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Huma-Num MASA, Dec 2022, Tours (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place and assets of Lidar within geohistorical disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Archaeological LiDAR and ancient territories”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Dorison; Labex Dynamite, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéogéographie et diagnostic archéologique : l'expérience de l'A83 dans le Sud-Vendée, « un retour vers le futur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 23 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/gmvx-a290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la crise démographique de la Peste Noire (1347-1352) par ses conséquences sur le peuplement et les paysages. Des objets de recherche traditionnels aux nouveaux &amp;quot;proxys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Collège de France lors de la journée d’étude publique « Nouvelles recherches sur la peste noire. Événement, causalité et temporalité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Boucheron, Collège de France, et Etienne Anheim, EHESS; https://www.college-de-france.fr/site/patrick-boucheron/studyday-2021-12-13-14h30.htm, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03948705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue d'un archéologue et d'une archéogéographe en plaine sud-vendéenne : retour d'expérience et jalons pour la suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires agraires selon l’archéologie préventive. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Pierre Séjalon; Christophe Petit, Feb 2020, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les parcellaires agraires en archéologie préventive, pour quoi faire ? État des lieux et perspectives (d’une ARC à une Enquête Nationale ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires agraires selon l’archéologie préventive. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Pierre Séjalon; Christophe Petit, Feb 2020, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le village vu par les archéogéographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « L’archéologie du village en Île-de-France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cristina Gonçalves-Buissart; Dorothée Chaoui-Derieux, Jan 2019, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du bocage breton au filtre de la critique épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche bretonne et celtique, Dec 2017, Brest, France. pp.501-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road Network in the Longue Durée: a Reading Key of the History of Territories (the case of Châteaugiron, Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA; MERC, 2015, Glasgow, United Kingdom. pp.149-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse archéogéographique des réseaux routiers dans la longue durée. Nouvelles approches méthodologique et théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux dans le temps et dans l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02341169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bocage : un paysage agraire surdéterminé pour les archéologues et les médiévistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bocages et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Rennes, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéographique du Sud-Vendée (85) entre plaine et bocage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Europe Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4930,859 +5623,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte archéogéographique, outil d'analyse des héritages de l'écoumène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l’Académie d’agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, fiches n°04.01.Q07 et n°04.01.Q08 (2 parties), [en ligne] https://www.academie-agriculture.fr/publications/encyclopedie/grand-theme-4-faits-sociaux-et-controverses/chapitre-0401-etat-des</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03948694v1</w:t>
-              </w:r>
-[...603 lines deleted...]
-                <w:t xml:space="preserve">halshs-03133478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données d’archéologie préventive sur l’aéroport d’Angers-Marcé. Étude extensive et diachronique de l’occupation du sol et de l’habitat rural médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">127-128, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéogéographie. Un état des lieux et de leurs dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">125, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,91 +5880,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grille rhumboïdale. Une méthode d’analyse des trames routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5886,114 +5974,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de la planimétrie parcellaire et des réseaux routiers en Vendée méridionale. Etudes historiographiques et recherches archéogéographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00421955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6140,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marc-bloch-florian-mazel/9782021546354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1083499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>