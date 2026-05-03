--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -142,558 +142,558 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574690v1</w:t>
+                <w:t xml:space="preserve">hal-05574690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude archéogéographique en plaine calcaire : le secteur des Chirons (Le Poiré-sur-Velluire-sur-Velluire) et des Filasses (Le Langon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2021, pp.772-943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+                <w:t xml:space="preserve">hal-04386605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de Recherche Collective &amp;quot;Parcellaires&amp;quot;, ou pourquoi et comment poser les bases d’une &amp;quot;enquête nationale&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2020, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse archéogéographique du site des Filasses au Langon (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...318 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,225 +1133,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Routes et chemins autour de Châteaugiron (Ille-et-Vilaine). Proposition d’un scénario sur la dynamique d’un territoire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Hommages à Jean-Luc Fiches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppléments de la Revue archéologique de Narbonnaise (49), pp.65-82, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et dynamiques du peuplement rural (VIe - milieu XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.85-98, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.829-836, 2021, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03389790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux routiers et planimétries agraires de l'âge du Fer et de l'époque romaine en Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions LIBEL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.144-158, 2021, 978-2-491924-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriques urbaines et circulations des hommes et des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lauwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,221 +1530,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.99-110, 2021, 978-2-02-146035-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03389781v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;paysages&amp;quot; des médiévistes revus par les archéogéographes : bilan de quinze années de résultats</w:t>
               </w:r>
@@ -2063,51 +2063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données des &amp;quot;faits archéologiques planimétriques&amp;quot;. Une base géographique pour le projet PARCEDES et la recherche archéologique en contexte opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif forestier de Mervent-Vouvant (Vendée) de la Protohistoire à nos jours : premiers éléments d’une enquête archéologique et archéogéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,191 +2878,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bachelier Julien, 2014 – Villes et villages de Haute-Bretagne (XIe-début XIVe siècles). Analyses morphologiques, supplément AK des Dossiers du Centre Régional d’Archéologie d’Alet, 242 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’inflation disciplinaire et conceptuelle dans les sciences paléoenvironnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.10648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699455v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02341279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre en héritage. L’archéogéographie, une nouvelle discipline au carrefour des spatiotemporalités</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie des disciplines géohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Errance, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -4326,50 +4326,270 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des plans papiers des archéologues à la base de données QGis. ou comment intégrer 40 ans d’archéologie préventive dans un système d’information géographique au service d’une problématique scientifique. Le cas de l’ANR Parcedes (2022-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du consortium MASA "Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Huma-Num MASA, Dec 2022, Tours (Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’histoire des paysages ruraux par leurs formes. à propos du carnet de recherche MaNOMA sur la morphologie agraire dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Réault; Giovanni Stranieri, Nov 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR Parcedes. Présentation d’un programme de recherche sur les parcellaires agraires et dynamiques d’exploitation du sol dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Paysages et parcellaires ruraux d’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Watteaux; Christophe Petit, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport Introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4378,280 +4598,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des cartes et plans pour l’étude historique des parcellaires et réseaux routiers en Sud-Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "De Ptolémée au GPS. Cartographier la Vendée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives départementales de Vendée, Oct 2022, La Roche-sur-Yon (ICES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives sur les dynamiques de structuration des paysages à Nîmes de la Protohistoire à l’Antiquité romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4680,411 +4762,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (Université Côte d'Azur), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vialet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer la crise démographique de la Peste Noire (1347-1352) par ses conséquences sur le peuplement et les paysages. Des objets de recherche traditionnels aux nouveaux &amp;quot;proxys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du consortium MASA "Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Huma-Num MASA, Dec 2022, Tours (Université), France</w:t>
+              <w:t xml:space="preserve">Conférence au Collège de France lors de la journée d’étude publique « Nouvelles recherches sur la peste noire. Événement, causalité et temporalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Boucheron, Collège de France, et Etienne Anheim, EHESS; https://www.college-de-france.fr/site/patrick-boucheron/studyday-2021-12-13-14h30.htm, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03948705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The place and assets of Lidar within geohistorical disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Archaeological LiDAR and ancient territories”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Dorison; Labex Dynamite, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéogéographie et diagnostic archéologique : l'expérience de l'A83 dans le Sud-Vendée, « un retour vers le futur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 23 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/gmvx-a290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/gmvx-a290⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03190882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue d'un archéologue et d'une archéogéographe en plaine sud-vendéenne : retour d'expérience et jalons pour la suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires agraires selon l’archéologie préventive. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Pierre Séjalon; Christophe Petit, Feb 2020, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5185,165 +5185,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire du bocage breton au filtre de la critique épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche bretonne et celtique, Dec 2017, Brest, France. pp.501-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le village vu par les archéogéographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « L’archéologie du village en Île-de-France »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cristina Gonçalves-Buissart; Dorothée Chaoui-Derieux, Jan 2019, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964994v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road Network in the Longue Durée: a Reading Key of the History of Territories (the case of Châteaugiron, Brittany)</w:t>
               </w:r>
@@ -6228,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marc-bloch-florian-mazel/9782021546354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1083499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574690v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marc-bloch-florian-mazel/9782021546354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1083499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>