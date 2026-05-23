--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,1973 +66,1973 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clé des champs. Une lecture des paysages selon Marc Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Mazel et Y. Potin (dir.), Marc Bloch. L’histoire en résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-206, 2026, 9782021546354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuités et mutations des parcellaires à la Perdriotais (Châteaugiron, Ille-et-Vilaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Laffont et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes ruraux de l’Ouest de la France au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-32, 2024, 978-2-7535-9622-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hb0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medieval Agrarian Landscapes seen by French School of Archaeogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentos De Arqueología Medieval. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People and Agrarian Landscapes. Approaches and methods for an Archaeology of Peasantry in the Western Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives de recherche sur les dynamiques de structurations des paysages à Nîmes depuis la Protohistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages. Bilan et perspectives en archéologie spatiale, hommage à Jean-Luc Fiches, (actes 42es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA; CEPAM, 2023, 2-904110-65-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.829-836, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux routiers et planimétries agraires de l'âge du Fer et de l'époque romaine en Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental de la Vendée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les traces des Gaulois et des Romains en Vendée [Catalogue d'exposition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions LIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-158, 2021, 978-2-491924-14-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriques urbaines et circulations des hommes et des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.99-110, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routes et chemins autour de Châteaugiron (Ille-et-Vilaine). Proposition d’un scénario sur la dynamique d’un territoire dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voies, réseaux, paysages en Gaule. Hommages à Jean-Luc Fiches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suppléments de la Revue archéologique de Narbonnaise (49), pp.65-82, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux et dynamiques du peuplement rural (VIe - milieu XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire du Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.85-98, 2021, 978-2-02-146035-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;paysages&amp;quot; des médiévistes revus par les archéogéographes : bilan de quinze années de résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121-134, Editions Mergoil, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les «paysages» des médiévistes revus par les archéogéographes : bilan de quinze années de résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Journot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.121-134, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Can the Forms of the Landscapes Take Tell Us? Methodological and Epistemological Aspects of an Archaeogeographic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clashes of Time. The Contemporary Past as a Challenge for Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-220, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Briquetage de la Seille (Moselle) : géoarchéologie et archéogéographie d’un complexe d’exploitation intensive du sel à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jusseret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi G. Riddiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.515-537, 2015, 978-2-35613-129-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéogéographie morphologique de la plaine sud-vendéenne (85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Marcigny; V. Carpentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des hommes aux champs. Pour une archéologie des espaces ruraux dans le nord de la France, du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.273-284, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données de l'ANR PARCEDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agglomération artisanale, commerciale et routière des Chirons (IIIe/IIe s. av. J.-C.), Pays de la Loire. Vendée, Le Poiré-sur-Velluire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude archéogéographique en plaine calcaire : le secteur des Chirons (Le Poiré-sur-Velluire-sur-Velluire) et des Filasses (Le Langon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2021, pp.772-943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Nillesse</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de Recherche Collective &amp;quot;Parcellaires&amp;quot;, ou pourquoi et comment poser les bases d’une &amp;quot;enquête nationale&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Baudry</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2020, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse archéogéographique du site des Filasses au Langon (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Ouest; SRA Pays de la Loire. 2021, pp.(4 vol.) 390, 234, 364, 174</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...116 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...266 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03133478v1</w:t>
-              </w:r>
-[...1271 lines deleted...]
-                <w:t xml:space="preserve">hal-02341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2063,77 +2063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données des &amp;quot;faits archéologiques planimétriques&amp;quot;. Une base géographique pour le projet PARCEDES et la recherche archéologique en contexte opérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50, pp.106-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massif forestier de Mervent-Vouvant (Vendée) de la Protohistoire à nos jours : premiers éléments d’une enquête archéologique et archéogéographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nillesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,191 +3184,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture archéogéographique d’un bocage vendéen : Des héritages planimétriques variés, de l’âge du Fer au xxe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119-2, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Nissen, Élites et espaces dans le Nord-Ouest de l’Europe (iiie-xiie siècle), mémoire en vue de l’obtention d’une Habilitation à diriger des recherches, Université de Paris 1, soutenance le 3 décembre 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catteddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340934v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02340944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval agrarian colonization in Alentejo (Portugal)</w:t>
               </w:r>
@@ -4326,493 +4326,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport Introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine-Schonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des cartes et plans pour l’étude historique des parcellaires et réseaux routiers en Sud-Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "De Ptolémée au GPS. Cartographier la Vendée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de Vendée, Oct 2022, La Roche-sur-Yon (ICES), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR Parcedes. Présentation d’un programme de recherche sur les parcellaires agraires et dynamiques d’exploitation du sol dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Paysages et parcellaires ruraux d’Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Watteaux; Christophe Petit, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’histoire des paysages ruraux par leurs formes. à propos du carnet de recherche MaNOMA sur la morphologie agraire dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude « Les paysages ruraux. Un objet d’étude et une source pour les sciences de l’homme et de la société. État de l’art »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Réault; Giovanni Stranieri, Nov 2022, Saint-Etienne (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives sur les dynamiques de structuration des paysages à Nîmes de la Protohistoire à l’Antiquité romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Séjalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42e rencontres internationales d'archéologie et d'histoire de Nice Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédérique Bertoncello; Marie-Jeanne Ouriachi; Laure Nuninger; François Favory, Oct 2022, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des plans papiers des archéologues à la base de données QGis. ou comment intégrer 40 ans d’archéologie préventive dans un système d’information géographique au service d’une problématique scientifique. Le cas de l’ANR Parcedes (2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du consortium MASA "Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Huma-Num MASA, Dec 2022, Tours (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964968v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-03964948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la crise démographique de la Peste Noire (1347-1352) par ses conséquences sur le peuplement et les paysages. Des objets de recherche traditionnels aux nouveaux &amp;quot;proxys</w:t>
               </w:r>
@@ -4936,51 +4936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéogéographie et diagnostic archéologique : l'expérience de l'A83 dans le Sud-Vendée, « un retour vers le futur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5040,51 +5040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue d'un archéologue et d'une archéogéographe en plaine sud-vendéenne : retour d'expérience et jalons pour la suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vialet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires agraires selon l’archéologie préventive. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Pierre Séjalon; Christophe Petit, Feb 2020, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5122,51 +5122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les parcellaires agraires en archéologie préventive, pour quoi faire ? État des lieux et perspectives (d’une ARC à une Enquête Nationale ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Séjalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcellaires agraires selon l’archéologie préventive. État des lieux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Watteaux; Pierre Séjalon; Christophe Petit, Feb 2020, Paris Institut national d’histoire de l’art (INHA, Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5185,165 +5185,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le village vu par les archéogéographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’archéologie du village en Île-de-France »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Gonçalves-Buissart; Dorothée Chaoui-Derieux, Jan 2019, Nanterre (MSH Mondes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire du bocage breton au filtre de la critique épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Watteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux épistémologiques des recherches sur les Bretagnes médiévales en histoire, langue et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche bretonne et celtique, Dec 2017, Brest, France. pp.501-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02445913v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03964994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road Network in the Longue Durée: a Reading Key of the History of Territories (the case of Châteaugiron, Brittany)</w:t>
               </w:r>
@@ -6228,51 +6228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574690v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marc-bloch-florian-mazel/9782021546354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1083499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/marc-bloch-florian-mazel/9782021546354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hb0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;jalon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Grosso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vialet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-libel.fr/maison-edition/boutique/sur-les-traces-des-gaulois-et-des-romains-en-vendee/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lauwers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lavigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jusseret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Olivier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi G. Riddiford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Branch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574690v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146os" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11of9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.40" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03182533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1083499" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2017-0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouquer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10648" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02341231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2395" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02340934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9481" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0DSKV2D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03190882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/gmvx-a290" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02338855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02339135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>