--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -84,2216 +84,2350 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual shape recovery of red blood cells flowing out of a microfluidic constriction</w:t>
+                <w:t xml:space="preserve">Targeting BMP and TAZ/TEAD mechanotransduction pathways impairs acute myeloid leukemia chemoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amirouche</w:t>
+                <w:t xml:space="preserve">Léa Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Esteves</w:t>
+                <w:t xml:space="preserve">Nicolas Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavoignat</w:t>
+                <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Picot</w:t>
+                <w:t xml:space="preserve">Sandrine Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrigno</w:t>
+                <w:t xml:space="preserve">Anna Bourgeois Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.024116. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0005198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-026-02904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990611v1</w:t>
+                <w:t xml:space="preserve">hal-05579299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Signature of Red Blood Cells Flowing Out of a Microfluidic Constriction Is Impacted by Membrane Elasticity, Cell Surface-to-Volume Ratio and Diseases</w:t>
+                <w:t xml:space="preserve">Dual shape recovery of red blood cells flowing out of a microfluidic constriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">A. Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Renoux</w:t>
+                <w:t xml:space="preserve">J. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bessaa</w:t>
+                <w:t xml:space="preserve">A. Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie da Costa</w:t>
+                <w:t xml:space="preserve">S. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joly</w:t>
+                <w:t xml:space="preserve">R. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.024116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0005198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990628v1</w:t>
+                <w:t xml:space="preserve">hal-02990611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface-area-to-volume ratio, internal viscosity and membrane viscoelasticity on red blood cell deformability measured in isotonic condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mechanical Signature of Red Blood Cells Flowing Out of a Microfluidic Constriction Is Impacted by Membrane Elasticity, Cell Surface-to-Volume Ratio and Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bessaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43200-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391549v1</w:t>
+                <w:t xml:space="preserve">hal-02990628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ITO and IrOx-Modified ITO Interdigitated Electrodes for Electrical Cell-Substrate Impedance Sensing (ECIS) Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of surface-area-to-volume ratio, internal viscosity and membrane viscoelasticity on red blood cell deformability measured in isotonic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Martinez</w:t>
+                <w:t xml:space="preserve">Amel Bessaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+                <w:t xml:space="preserve">Lydie da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mcadams</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43200-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066576v1</w:t>
+                <w:t xml:space="preserve">hal-02391549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ITO and IrOx-Modified ITO Interdigitated Electrodes for Electrical Cell-Substrate Impedance Sensing (ECIS) Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya Dhungana</w:t>
+                <w:t xml:space="preserve">Jaime Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ourry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amalric Montalibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mcadams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic capture of low abundance cell population using thick electrodes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citation: Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4928703⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870694v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophoretic manipulation in microsystem using carbonyl iron-polydimethylsiloxane microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dielectrophoretic capture of low abundance cell population using thick electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem C Mertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4894497⟩</w:t>
+              <w:t xml:space="preserve">Citation: Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4928703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870696v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel-phase vesicles buckle into specific shapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Quéméneur</w:t>
+                <w:t xml:space="preserve">Magnetophoretic manipulation in microsystem using carbonyl iron-polydimethylsiloxane microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quilliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">Renaud Gelszinnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Viallat</w:t>
+                <w:t xml:space="preserve">Jérôme Degouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pépin-Donat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4894497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649424v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel Phase Vesicles Buckle into Specific Shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Gel-phase vesicles buckle into specific shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pépin-Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (10), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 108 (10), pp.108303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870697v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gel Phase Vesicles Buckle into Specific Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peltié</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Viallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pepin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.108.108303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870699v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
+                <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
+                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servois</w:t>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870701v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop Production and Tip-Streaming Phenomenon in a Microfluidic Flow-Focusing Device via an Interfacial Chemical Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Servois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la100029q⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.1116 - 1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870723v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular-scale hydrodynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drop Production and Tip-Streaming Phenomenon in a Microfluidic Flow-Focusing Device via an Interfacial Chemical Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-6041/3/3/034011⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.9233 - 9239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la100029q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01870702v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swinging of Red Blood Cells under Shear Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Cellular-scale hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renita Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Smistrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A Best-Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.188302⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-6041/3/3/034011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870703v1</w:t>
+                <w:t xml:space="preserve">hal-01870702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Giant Vesicles filled with Poly(N-isopropylacrylamide) Sols or Gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Swinging of Red Blood Cells under Shear Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/2882_050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.98.188302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321709v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical focusing of cells in a microfluidic device. An approach to separate blood plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Responsive Giant Vesicles filled with Poly(N-isopropylacrylamide) Sols or Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Howard A. Stone</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pepin-Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Viallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/2882_050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870720v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geometrical focusing of cells in a microfluidic device. An approach to separate blood plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Bickraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.147-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microfluidic flow focusing: Drop size and scaling in pressure versus flow-rate-driven pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (19), pp.3716 - 3724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.200500173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2303,1787 +2437,1787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SelectBio, Jun 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490496v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cells rheology measured using AFM. A comparison with other studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Biomécanique 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16234.⟩</w:t>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289372v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Red blood cells rheology measured using AFM. A comparison with other studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nidriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Biomécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France. pp.225-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16234.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098900v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SelectBio, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233412v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microrhéologie des globules rouges individuels et d’analogues à base de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nidriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐Charlotte Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Cancer Cells on Chip Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloïd leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop Cancer Cell on Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INL PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical phenotyping of cells flowing through microfluidic constrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécabio Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeubanne, France</w:t>
+              <w:t xml:space="preserve">Workshop Microfluidics for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire INPHYNI, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098775v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical phenotyping of cells flowing through microfluidic constrictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Charlotte Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Microfluidics for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire INPHYNI, May 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">GDR Mécabio Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeubanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097228v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nano-tweezers for single cell deformability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kheir Aldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kheir Aldine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Trends in Nanotechnology International Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phantoms foundation; Université Claude Bernard Lyon 1, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical reading of single cells mechanical properties with slow Bloch mode cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kheir Aldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Berguiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kheir Aldine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual mechanical characterisation of red blood cells: role of surface area, internal viscosity and membrane rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bessaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Connes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of The European Society for Clinical Hemorheology and Microcirculation, The International Society of Clinical Hemorheology and The International Society of Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of healthy and thermally rigidified erythrocytes in a microfluidic rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behavior of cancer cells migrating on nano- and micro-patterned substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANIPULATION OF RARE CELLS IN MICROFLUIDIC DEVICES USING MAGNETOPHORESIS AND DIELECTROPHORESIS BASED ON COMPOSITE-PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gelszinnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Microfluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4093,1083 +4227,1083 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CRCL International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic sorting system for Botrytis cinerea spores genetic purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Mechanobiology and Physic of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechano Biology and Physics of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Micro Nano Fluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Raphaël, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INL PhD Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbane, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UN TRANSDUCTEUR OPTO-MECANIQUE POUR L’ELASTOGRAPHIE-IRM ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ceilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Red Blood Cells relaxation time flowing out of microfluidic constrictions reveals the impact of buffer viscosity and flow speed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Miniaturized Systems fr Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. Analysis of Red Blood Cells relaxation time flowing out of microfluidic constrictions reveals the impact of buffer viscosity and flow speed</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interdigited electrodes for ECIS assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Andres Martinez Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMIS International School 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformability as a new physical biomarker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th NAMIS International School 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5179,133 +5313,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Mechanics for Fluidics and Bio-Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Guillermo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa de Pastina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering of Micro/Nano Biosystems Fundamentals &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-6549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5315,654 +5449,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for counting thrombocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Method for assaying plasma enzymes in whole blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US2011/0002526. 2011</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US 2011/0104712 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870727v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for assaying plasma enzymes in whole blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for counting thrombocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US 2011/0104712 A1. 2011</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Peponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2011/0002526. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870729v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for characterizing the coagulation or sedimentation dynamics of a fluid such as blood or blood plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pressure determination in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US2010/0248278 A1. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2010/0064780 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870725v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appareil et dispositif consommable pour effectuer des analyses sanguines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Method and device for characterizing the coagulation or sedimentation dynamics of a fluid such as blood or blood plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO 2010/128221 A1. 2010</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2010/0248278 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870740v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure determination in microfluidic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Appareil et dispositif consommable pour effectuer des analyses sanguines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US2010/0064780 A1. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peltié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2010/128221 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870724v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drops, vesicles and red blood cells: Deformability and behavior under flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université Joseph-Fourier - Grenoble I, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00126365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5972,105 +6106,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical phenotyping of cells in microsystems to detect pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Claude Bernard - Lyon 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03830595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6217,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bourgeois Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02904-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>