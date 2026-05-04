--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1437,295 +1437,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
+                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+                <w:t xml:space="preserve">Vincent Servois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (5), </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.1116 - 1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870699v1</w:t>
+                <w:t xml:space="preserve">hal-01870701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
+                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servois</w:t>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (2), pp.1116 - 1123. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870701v1</w:t>
+                <w:t xml:space="preserve">hal-01870699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop Production and Tip-Streaming Phenomenon in a Microfluidic Flow-Focusing Device via an Interfacial Chemical Reaction</w:t>
               </w:r>
@@ -2445,576 +2445,576 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
+                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
+                <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233412v1</w:t>
+                <w:t xml:space="preserve">hal-05490496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards THz-Compatible Microfluidics: Challenges and Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+                <w:t xml:space="preserve">Red blood cells rheology measured using AFM. A comparison with other studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nidriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319935⟩</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Biomécanique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France. pp.225-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16234.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490496v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cells rheology measured using AFM. A comparison with other studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nidriche</w:t>
+                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Biomécanique 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289372v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speeding up Genetic Purification in the Production of Botrytis CinereaMutant Spores Using Deterministic Lateral Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+                <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Giannini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Lab-on-a-chip &amp; Microfluidics Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SelectBio, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098900v1</w:t>
+                <w:t xml:space="preserve">hal-05233412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la microrhéologie des globules rouges individuels et d’analogues à base de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Nidriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐Charlotte Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloïd leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,64 +3268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3357,204 +3357,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical phenotyping of cells flowing through microfluidic constrictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐Charlotte Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Microfluidics for Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire INPHYNI, May 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">GDR Mécabio Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeubanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097228v1</w:t>
+                <w:t xml:space="preserve">hal-05098775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with the resistance to treatment in myeloid leukemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical phenotyping of cells flowing through microfluidic constrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécabio Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeubanne, France</w:t>
+              <w:t xml:space="preserve">Workshop Microfluidics for Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire INPHYNI, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098775v1</w:t>
+                <w:t xml:space="preserve">hal-04097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nano-tweezers for single cell deformability</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Trends in Nanotechnology International Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Phantoms foundation; Université Claude Bernard Lyon 1, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4254,64 +4254,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4349,90 +4349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic sorting system for Botrytis cinerea spores genetic purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Elena Chacon Chale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MicroNanoFluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4578,51 +4578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,198 +4673,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Raphaël, France. </w:t>
+              <w:t xml:space="preserve">INL PhD Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbane, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098597v1</w:t>
+                <w:t xml:space="preserve">hal-05098615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Martin Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INL PhD Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbane, France. </w:t>
+              <w:t xml:space="preserve">GDR Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Raphaël, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098615v1</w:t>
+                <w:t xml:space="preserve">hal-05098597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UN TRANSDUCTEUR OPTO-MECANIQUE POUR L’ELASTOGRAPHIE-IRM ?</w:t>
               </w:r>
@@ -5457,549 +5457,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for assaying plasma enzymes in whole blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Method and apparatus for counting thrombocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US 2011/0104712 A1. 2011</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Peponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2011/0002526. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870729v1</w:t>
+                <w:t xml:space="preserve">hal-01870727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for counting thrombocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for assaying plasma enzymes in whole blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US 2011/0104712 A1. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Peponnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01870727v1</w:t>
+                <w:t xml:space="preserve">hal-01870729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure determination in microfluidic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+                <w:t xml:space="preserve">Method and device for characterizing the coagulation or sedimentation dynamics of a fluid such as blood or blood plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US2010/0064780 A1. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peltié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2010/0248278 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870724v1</w:t>
+                <w:t xml:space="preserve">hal-01870725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for characterizing the coagulation or sedimentation dynamics of a fluid such as blood or blood plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appareil et dispositif consommable pour effectuer des analyses sanguines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pouteau</w:t>
+                <w:t xml:space="preserve">Patrice Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO 2010/128221 A1. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01870725v1</w:t>
+                <w:t xml:space="preserve">hal-01870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appareil et dispositif consommable pour effectuer des analyses sanguines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+                <w:t xml:space="preserve">Pressure determination in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO 2010/128221 A1. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US2010/0064780 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870740v1</w:t>
+                <w:t xml:space="preserve">hal-01870724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bourgeois Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02904-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bourgeois Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02904-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>