--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1437,295 +1437,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
+                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
+                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servois</w:t>
+                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (2), pp.1116 - 1123. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870701v1</w:t>
+                <w:t xml:space="preserve">hal-01870699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coagulation dynamics of a blood sample by multiple scattering analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound internal tattooing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Planat-Chrétien</w:t>
+                <w:t xml:space="preserve">Nicolas Pannacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Cubizolles</w:t>
+                <w:t xml:space="preserve">Vincent Servois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (5), </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.1116 - 1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.3573813]⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1118/1.3548068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870699v1</w:t>
+                <w:t xml:space="preserve">hal-01870701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop Production and Tip-Streaming Phenomenon in a Microfluidic Flow-Focusing Device via an Interfacial Chemical Reaction</w:t>
               </w:r>
@@ -4703,73 +4703,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INL PhD Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbane, France. </w:t>
+              <w:t xml:space="preserve">GDR Micro Nano Fluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Raphaël, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098615v1</w:t>
+                <w:t xml:space="preserve">hal-05098597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cancer cells mechanical phenotype associated with resistance to treatment in myeloid leukemia</w:t>
               </w:r>
@@ -4798,73 +4798,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Micro Nano Fluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Raphaël, France. </w:t>
+              <w:t xml:space="preserve">INL PhD Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbane, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098597v1</w:t>
+                <w:t xml:space="preserve">hal-05098615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS UN TRANSDUCTEUR OPTO-MECANIQUE POUR L’ELASTOGRAPHIE-IRM ?</w:t>
               </w:r>
@@ -5489,51 +5489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,64 +5577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for assaying plasma enzymes in whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planat-Chrétien Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5779,103 +5779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil et dispositif consommable pour effectuer des analyses sanguines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peltié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2010/128221 A1. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -6351,51 +6351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bourgeois Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02904-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lespinasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin Cardozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jeanpierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bourgeois Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-026-02904-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amirouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Esteves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrigno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bessaa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43200-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quemeneur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.108.108303" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelti&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Planat-Chr&#233;tien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Cosnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cubizolles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3573813]" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pannacci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3548068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ward" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100029q" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renita Horton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Smistrup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A Best-Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/3/3/034011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AE6804F3826B8A26BE47466A116ECDFA8420830/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.98.188302" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/2882_050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Bickraj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200500173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LW00VMQ7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16234." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Giannini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233412v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Elena Chacon Chale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Charlotte Audry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Audry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kheir Aldine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Berguiga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098691v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ceilier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa de Pastina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peponnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vauchier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planat-Chr&#233;tien Anne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870740v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00126365v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>