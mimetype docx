--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -731,165 +731,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le juge français mis en images : images officielles versus images documentaires</w:t>
+                <w:t xml:space="preserve">Antichrist de Lars von Trier : une provocation au service du 7ème art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-legal : Revue de droit et de criminologie de l'Université libre de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Violence, censure et cinéma Albert Montagne (dir.), 167, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389883v1</w:t>
+                <w:t xml:space="preserve">hal-02389847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antichrist de Lars von Trier : une provocation au service du 7ème art</w:t>
+                <w:t xml:space="preserve">Le juge français mis en images : images officielles versus images documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CinémAction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Violence, censure et cinéma Albert Montagne (dir.), 167, pp.46-52</w:t>
+              <w:t xml:space="preserve">e-legal : Revue de droit et de criminologie de l'Université libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389847v1</w:t>
+                <w:t xml:space="preserve">hal-02389883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entourage de l’homme politique vu par le cinéma français</w:t>
               </w:r>
@@ -1367,165 +1367,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table-ronde « Imagens da Justiça, Currículo e Pedagogia Jurídica: experiências investigativas »</w:t>
+                <w:t xml:space="preserve">Participation à la Mesa de Encerramento « Direito e Cinema: contribuições para a educação jurídica »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congresso Internacional de Pedagogia Universitária e Didática de Direito, Porto Alegre (Rio Grande do Sul, Brésil), 7-9 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424576v1</w:t>
+                <w:t xml:space="preserve">hal-02424571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la Mesa de Encerramento « Direito e Cinema: contribuições para a educação jurídica »</w:t>
+                <w:t xml:space="preserve">Participation à la table-ronde « Imagens da Justiça, Currículo e Pedagogia Jurídica: experiências investigativas »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congresso Internacional de Pedagogia Universitária e Didática de Direito, Porto Alegre (Rio Grande do Sul, Brésil), 7-9 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424571v1</w:t>
+                <w:t xml:space="preserve">hal-02424576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à une table ronde « Images de la justice des étudiants - Brésil, Angola, France et Chili »</w:t>
               </w:r>
@@ -2152,115 +2152,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pédagogie pour l'étudiant juriste ? Expérimentations, modélisations, circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle pédagogie pour l’étudiant juriste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laronde-Clérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Luget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038670v1</w:t>
+                <w:t xml:space="preserve">hal-02275684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant, le droit et le cinéma</w:t>
               </w:r>
@@ -2315,115 +2315,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pédagogie pour l’étudiant juriste ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle pédagogie pour l'étudiant juriste ? Expérimentations, modélisations, circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laronde-Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Luget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275684v1</w:t>
+                <w:t xml:space="preserve">hal-04038670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail, entre droit et cinéma</w:t>
               </w:r>
@@ -3475,402 +3475,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille en crise : rites, failles, tensions et résolutions dans Intérieurs et Hannah et ses sœurs de Woody Allen</w:t>
+                <w:t xml:space="preserve">Vipère au poing. Une illustration du droit de la famille au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+                <w:t xml:space="preserve">Anne Dobigny-Reverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Epinoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famille au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.237-247, 2016</w:t>
+              <w:t xml:space="preserve">La famille au cinéma. Regards juridiques et esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare and Martin, pp.67-91, 2016, 978-2-84934-229-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523906v1</w:t>
+                <w:t xml:space="preserve">hal-02561621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipère au poing. Une illustration du droit de la famille au début du XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dobigny-Reverso</w:t>
+                <w:t xml:space="preserve">Nathalie Goedert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magalie Flores-Lonjou; Estelle Epinoux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille au cinéma. Regards juridiques et esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare and Martin, pp.67-91, 2016, 978-2-84934-229-9</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561621v1</w:t>
+                <w:t xml:space="preserve">hal-02424488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kuma/Une seconde femme d’Umut Dağ (Autriche, 2012) ou l’histoire d’une émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magalie Flores-Lonjou; Estelle Epinoux. </w:t>
+              <w:t xml:space="preserve">Jacques Bouineau; Burt Kasparian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La famille au cinéma. Regards juridiques et esthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.29-42, 2016, coll. Droit &amp; cinéma</w:t>
+              <w:t xml:space="preserve">Hommage à Marie-Luce Pavia. L’homme méditerranéen face à son destin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.179-187, 2016, coll. Méditerranées, 978-2-343-10398-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424488v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuma/Une seconde femme d’Umut Dağ (Autriche, 2012) ou l’histoire d’une émancipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La famille en crise : rites, failles, tensions et résolutions dans Intérieurs et Hannah et ses sœurs de Woody Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Flores-Lonjou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Epinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommage à Marie-Luce Pavia. L’homme méditerranéen face à son destin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.179-187, 2016, coll. Méditerranées, 978-2-343-10398-3</w:t>
+              <w:t xml:space="preserve">La famille au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.237-247, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389948v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long cheminement de la rédemption en Bosnie Herzégovine</w:t>
               </w:r>
@@ -4535,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F6F7A8"/>
+    <w:nsid w:val="100CC4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4766,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-flores-lonjou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-0195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034464158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12415575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03618164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2201.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04109148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2317-8558.129227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10146-8.p.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1904.0705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-019-09631-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Luget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Yokota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Lorea Leite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02391645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02400333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04038670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05113301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04613197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04398907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteger David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Correa Henning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dobigny-Reverso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01347902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-flores-lonjou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5520-0195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034464158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12415575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03618164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Flores-Lonjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2201.0131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04109148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2317-8558.129227" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561742v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10146-8.p.0109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1904.0705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Epinoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Healy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11196-019-09631-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397806v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Miniato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Luget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02390012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Yokota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Lorea Leite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02424568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02391645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02400333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laronde-Cl&#233;rac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04038670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Messner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02275674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05113301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04613197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04398907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteger David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Clara Correa Henning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dobigny-Reverso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goedert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thierry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01347902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02389972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424466v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245658v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>