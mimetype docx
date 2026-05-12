--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -4535,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="100CC4D1"/>
+    <w:nsid w:val="B7D988EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>