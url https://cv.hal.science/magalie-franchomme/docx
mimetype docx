--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -404,277 +404,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
+                <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392418v1</w:t>
+                <w:t xml:space="preserve">hal-04671593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Barré</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brouat</w:t>
+                <w:t xml:space="preserve">Léa Mariton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671593v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-based solutions for climate change adaptation in business parks with IB Green: towards sustainable urban planning.</w:t>
               </w:r>
@@ -811,77 +811,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
@@ -923,90 +923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
@@ -1061,64 +1061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t>
@@ -1732,207 +1732,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t>
+                <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Benchendikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737645v1</w:t>
+                <w:t xml:space="preserve">halshs-03163553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinisateurs sauvages en milieu urbain : effets de l’hétérogénéité de l’environnement sur les réseaux d’interactions et leur diversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2éme journée de la recherche de la FST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux environnementaux de la ville compacte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1948,182 +1991,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Plans, plantages, plantations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t>
+                <w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163553v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale : projet TRAMENOIRE de Métropole européenne de Lille</w:t>
               </w:r>
@@ -2198,437 +2198,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Araújo</w:t>
+                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163706v1</w:t>
+                <w:t xml:space="preserve">halshs-03163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
+                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163550v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163738v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163557v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,286 +3510,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et politiques publiques, des chantiers innovants : retour d'expérience d'une région pionnière</w:t>
+                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Innovation et gestion territorialisée de la biodiversité. Acteurs publics et acteurs privés : quels partages de connaissance et d’expérience ? »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163667v1</w:t>
+                <w:t xml:space="preserve">halshs-03163991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163991v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et politiques publiques, des chantiers innovants : retour d'expérience d'une région pionnière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque « Innovation et gestion territorialisée de la biodiversité. Acteurs publics et acteurs privés : quels partages de connaissance et d’expérience ? »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163994v1</w:t>
+                <w:t xml:space="preserve">halshs-03163667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
               </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,191 +4002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire d’une résurgence d’eaux troubles : les zones humides urbaines et les cités fluviales de la France du Nord (début XIXe-XXe s.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origines et formalisation des TVB au sein des politiques publiques locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Les enjeux spécifiques des trames vertes et bleues pour les villes petites et moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163682v1</w:t>
+                <w:t xml:space="preserve">hal-03737667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines et formalisation des TVB au sein des politiques publiques locales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géohistoire d’une résurgence d’eaux troubles : les zones humides urbaines et les cités fluviales de la France du Nord (début XIXe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux spécifiques des trames vertes et bleues pour les villes petites et moyennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737667v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre : les Systèmes d'Informations Géographiques comme outil d’analyse des documents anciens.</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4336,51 +4336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4474,64 +4474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l’eau à l’épreuve de la géographie : usages et conflits des zones humides en France du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,51 +4683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic homogenization and functional restructuring of bee communities in northern France: implications for conservation priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5302,51 +5302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les zones humides nord américaines et européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Regards croisés sur les zones humides nord-américaines et européennes, 159 (167), pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5990,51 +5990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,77 +6289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire d'une résurgence d'eaux troubles : les milieux humides urbains et les cités fluviales de la France du Nord (début XIXe - XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6469,178 +6469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00359355v1</w:t>
+                <w:t xml:space="preserve">halshs-00359360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00359360v1</w:t>
+                <w:t xml:space="preserve">halshs-00359355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité régionale de la prise en compte des zones humides et de leurs dynamiques</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des zones humides : espaces productifs d'hier et conflits d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,103 +6917,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7118,77 +7118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7454,51 +7454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7686,90 +7686,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
@@ -7792,471 +7792,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t>
+                <w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cabarry</w:t>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pellerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
+                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737712v1</w:t>
+                <w:t xml:space="preserve">hal-03737764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage de la biodiversité en ville : Focus sur le voyage des insectes pollinisateurs et leur rôle dans les continuités écologiques entre les espaces de nature urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha de Manincor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t>
+                <w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Fisogni</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cabarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+                <w:t xml:space="preserve">Camille Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+                <w:t xml:space="preserve">Brandon Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737764v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8298,51 +8298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8475,51 +8475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8727,51 +8727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8867,77 +8867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9138,51 +9138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Stordeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-308, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9233,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,77 +9384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groux Annette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Démarches de développement durable spécifique et démarches transversales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,125 +9718,226 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience : Projet Tramenoire : acceptabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In, Romain Sordello, Fabien Paquier, Aurélien Daloz. Trame noire - Méthodes d’élaboration et outils pour sa mise en œuvre. Office français de la biodiversité, 116 p., 2021, Comprendre pour agir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.97, HAL Id : mnhn-04166929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9861,220 +9962,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image du mois : Le devenir des petites zones humides périurbaines en région Nord-Pas de Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163442v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10193,51 +10193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les zones humides nord-américaines et européennes&amp;quot;. Dossier, Cahiers de Géographie du Québec, Volume 59, numéro 167</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10483,51 +10483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CD66C95"/>
+    <w:nsid w:val="CB716EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10969,51 +10969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>