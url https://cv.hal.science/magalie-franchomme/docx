--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1223,247 +1223,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The starry sky, a territorial commons?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+                <w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Lapostolle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784201v1</w:t>
+                <w:t xml:space="preserve">hal-03737633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The starry sky, a territorial commons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737633v1</w:t>
+                <w:t xml:space="preserve">hal-03784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pollution lumineuse à la trame noire</w:t>
               </w:r>
@@ -1594,165 +1594,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Trame noire à la trame étoilée de Métropole européenne de Lille</w:t>
+                <w:t xml:space="preserve">Enjeux climatiques et végétalisation en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Douai, France</w:t>
+              <w:t xml:space="preserve">Conférences/formation à destination des élus des comités de quartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Marcq-en-Baroeul, Jul 2021, Mairie de Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737640v1</w:t>
+                <w:t xml:space="preserve">hal-04187283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux climatiques et végétalisation en ville</w:t>
+                <w:t xml:space="preserve">De la Trame noire à la trame étoilée de Métropole européenne de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences/formation à destination des élus des comités de quartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Marcq-en-Baroeul, Jul 2021, Mairie de Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">Les rencontres de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187283v1</w:t>
+                <w:t xml:space="preserve">hal-03737640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux environnementaux de la ville compacte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Plans, plantages, plantations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2198,246 +2198,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163550v1</w:t>
+                <w:t xml:space="preserve">halshs-03163557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163738v1</w:t>
+                <w:t xml:space="preserve">halshs-03163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,51 +2446,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163557v1</w:t>
+                <w:t xml:space="preserve">halshs-03163738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,286 +3441,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rapports entre les trames vertes et bleues à l’échelon, national, régional et local ? Pour quelles traductions cartographiques, outils utilisés, acteurs mobilisés ? (Table ronde)</w:t>
+                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance des natures urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737663v1</w:t>
+                <w:t xml:space="preserve">halshs-03163991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163991v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels rapports entre les trames vertes et bleues à l’échelon, national, régional et local ? Pour quelles traductions cartographiques, outils utilisés, acteurs mobilisés ? (Table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Gouvernance des natures urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163994v1</w:t>
+                <w:t xml:space="preserve">hal-03737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et politiques publiques, des chantiers innovants : retour d'expérience d'une région pionnière</w:t>
               </w:r>
@@ -3769,191 +3769,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
+                <w:t xml:space="preserve">Restitution du projet : La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Petits et percutants : des projets de recherche sur la biodiversité. FRB/MEDDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03164005v1</w:t>
+                <w:t xml:space="preserve">hal-03737697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution du projet : La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t>
+                <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petits et percutants : des projets de recherche sur la biodiversité. FRB/MEDDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737697v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03164005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame verte et bleue comme mesure d’adaptation au changement climatique : introduction et perspectives de recherche</w:t>
               </w:r>
@@ -4798,261 +4798,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en scène et en récit de la nature dans la ville : de nouvelles frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gobert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+                <w:t xml:space="preserve">Tanguy Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.23586⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369124v1</w:t>
+                <w:t xml:space="preserve">hal-04377264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en scène et en récit de la nature dans la ville : de nouvelles frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37-38, </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.23586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377264v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal trajectories of plant-pollinator interaction networks differ following phenological mismatches along an urbanization gradient</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vanappelghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5328,51 +5328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6469,178 +6469,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00359360v1</w:t>
+                <w:t xml:space="preserve">halshs-00359355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00359355v1</w:t>
+                <w:t xml:space="preserve">halshs-00359360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité régionale de la prise en compte des zones humides et de leurs dynamiques</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des zones humides : espaces productifs d'hier et conflits d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et utilisation d'un SIG pour l'étude des données (paléo-) environnementales et archéologiques dans le bassin versant de la haute Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7798,51 +7798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7923,51 +7923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage de la biodiversité en ville : Focus sur le voyage des insectes pollinisateurs et leur rôle dans les continuités écologiques entre les espaces de nature urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha de Manincor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,51 +8048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cabarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,51 +8475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8727,51 +8727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9099,51 +9099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et aménagement du territoire : le rôle de la trame verte urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9302,51 +9302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9384,51 +9384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groux Annette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Démarches de développement durable spécifique et démarches transversales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9919,51 +9919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10738,51 +10738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB716EB9"/>
+    <w:nsid w:val="32898A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10969,51 +10969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>