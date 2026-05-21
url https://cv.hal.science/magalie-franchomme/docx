--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">magalie-franchomme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xytEkFwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -146,4507 +167,4507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Foglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Foglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-based solutions for climate change adaptation in business parks with IB Green: towards sustainable urban planning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brume Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique ECRIN - WP 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Villeneuve d' Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’éclairage public : un levier de la transition énergétique et de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
+              <w:t xml:space="preserve">ALEA, Cycle de conférences-débats « Transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Collection « L’Esprit d’Archimède », Mar 2023, Villeneuve d'Ascq, France. https://webtv.univ-lille.fr/video/12360/l8217eclairage-public-un-levier-de-la-transition-energetique-et-de-la-transition-ecologique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392952v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377044v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
+              <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098055v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclairage public : un levier de la transition énergétique et de la transition écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA, Cycle de conférences-débats « Transitions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Collection « L’Esprit d’Archimède », Mar 2023, Villeneuve d'Ascq, France. https://webtv.univ-lille.fr/video/12360/l8217eclairage-public-un-levier-de-la-transition-energetique-et-de-la-transition-ecologique</w:t>
+              <w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187375v1</w:t>
+                <w:t xml:space="preserve">hal-04098055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les dispositifs réprimant la perte écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque La loi climat et résilience. Perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Laboratoire Territoires, Villes, Environnement &amp; Société (TVES), Jan 2022, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737633v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The starry sky, a territorial commons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pollution lumineuse à la trame noire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Urbanisme, continuités écologiques et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2022 - Soirée débat « Ciel étoilé et pollution lumineuse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Coupole et le PNR Caps et Marais d'Opale, Oct 2022, Helfaut, France</w:t>
+              <w:t xml:space="preserve">Favoriser le dialogue entre le monde scientifique et les territoires pour une transition climatique réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187424v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs réprimant la perte écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">De la pollution lumineuse à la trame noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La loi climat et résilience. Perspectives en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Laboratoire Territoires, Villes, Environnement &amp; Société (TVES), Jan 2022, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2022 - Soirée débat « Ciel étoilé et pollution lumineuse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Coupole et le PNR Caps et Marais d'Opale, Oct 2022, Helfaut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737607v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux climatiques et végétalisation en ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">De la Trame noire à la trame étoilée de Métropole européenne de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences/formation à destination des élus des comités de quartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Marcq-en-Baroeul, Jul 2021, Mairie de Marcq-en-Baroeul, France</w:t>
+              <w:t xml:space="preserve">Les rencontres de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187283v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Trame noire à la trame étoilée de Métropole européenne de Lille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enjeux climatiques et végétalisation en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Douai, France</w:t>
+              <w:t xml:space="preserve">Conférences/formation à destination des élus des comités de quartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Marcq-en-Baroeul, Jul 2021, Mairie de Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737640v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité sociale : projet TRAMENOIRE de Métropole européenne de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Audouit</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Benchendikh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faure Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journée d'échanges techniques Trame noire, Centre de ressources Trame verte et bleue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163553v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisateurs sauvages en milieu urbain : effets de l’hétérogénéité de l’environnement sur les réseaux d’interactions et leur diversité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de RTE et de SNCF Réseau aux continuités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Benchendikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Piquot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Delmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme journée de la recherche de la FST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Colloque ITTECOP 2019 : Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737684v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux de la ville compacte.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pollinisateurs sauvages en milieu urbain : effets de l’hétérogénéité de l’environnement sur les réseaux d’interactions et leur diversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Piquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Plans, plantages, plantations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">2éme journée de la recherche de la FST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737648v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les enjeux environnementaux de la ville compacte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Plans, plantages, plantations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737645v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité sociale : projet TRAMENOIRE de Métropole européenne de Lille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité sociale de la trame noire : exemple de la Métropole Européenne de Lille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faure Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges techniques Trame noire, Centre de ressources Trame verte et bleue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Ateliers territoriaux « Transition écologique et Lumière »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Denis de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163695v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163557v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la relation entre les aménagements de trames vertes et les mesures d’adaptation et d’atténuation du changement climatique par les acteurs du territoire et les habitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163550v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire valoir la relation humain-abeilles pour l’aménagement durable des territoires ? Représentations et mobilisation potentielle des acteurs locaux pour la préservation des abeilles sauvages dans la Métropole Européenne de Lille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire. État des lieux des pratiques et des motivations des communes de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études de l’Association de Géographes Français Les géographes et la nature : regards nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163738v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une trame à l’autre : les enjeux de l’intégration des réseaux écologiques dans les documents de planification à partir des expériences des Hauts-de-France et du Minas Gerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Nature et ville : regards croisés franco-lusophones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ARCUS-E2D2 : L’Environnement à travers les sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau écologique et aménagement du territoire : modélisation et aide à la décision dans un espace particulièrement fragmenté du Nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’ARCUS E2D2, l’environnement à travers les sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rabat (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological shifts of flowering plants and their pollinators along an urbanisation gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les continuités écolo¬gi¬ques : une cohérence interterritoriale délicate sous forme de « patate chaude »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APERAU « Que reste-t-il du projet ? Approches, méthodes et enjeux communs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique et de la dynamique des milieux sur le vivant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Les zones humides, espaces vécus, espaces perçus, espaces imaginés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aménagement de la trame noire urbaine de Lille Métropole : un projet socialement accepté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et représentations des zones humides d'hier à aujourd'hui : un enjeu de politique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">84e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737661v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de la trame verte (animation de session)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Introduction - Les zones humides, espaces vécus, espaces perçus, espaces imaginés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Trame Verte dans les Espaces Ruraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Usages et représentations des zones humides d'hier à aujourd'hui : un enjeu de politique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737691v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement de la trame noire urbaine de Lille Métropole : un projet socialement accepté ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mise en place de la trame verte (animation de session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84e Congrès de l'Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">La Trame Verte dans les Espaces Ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163785v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où est la nature dans la TVB urbaine ? – Enjeux de la mise en place de corridors écologiques en milieu urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nature des villes, nature des champs - Synergies et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quels rapports entre les trames vertes et bleues à l’échelon, national, régional et local ? Pour quelles traductions cartographiques, outils utilisés, acteurs mobilisés ? (Table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Gouvernance des natures urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163991v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Recherche zones humides désespérément pour projet urbain d’excellence : sur le changement de regard des élus et techniciens dans le Nord-Pas de Calais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163994v1</w:t>
+                <w:t xml:space="preserve">halshs-03163991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rapports entre les trames vertes et bleues à l’échelon, national, régional et local ? Pour quelles traductions cartographiques, outils utilisés, acteurs mobilisés ? (Table ronde)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Zones humides littorales et gestion des inondations : retour d'expérience à partir de l'exemple de la vallée de la Canche (Nord-Pas de Calais, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance des natures urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Transatlantic viewpoints on North American and European wetlands, Quebec City (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737663v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et politiques publiques, des chantiers innovants : retour d'expérience d'une région pionnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Innovation et gestion territorialisée de la biodiversité. Acteurs publics et acteurs privés : quels partages de connaissance et d’expérience ? »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution du projet : La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits et percutants : des projets de recherche sur la biodiversité. FRB/MEDDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SIG, un nouvel outil au service de la géohistoire ? Regard porté à partir d’une étude bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Géohistoire des risques et des patrimoines naturels fluviaux. Des milieux ligériens aux autres espaces fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03164005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame verte et bleue comme mesure d’adaptation au changement climatique : introduction et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique : des impacts régionaux aux pistes d’adaptation, du Nord-Pas de Calais à l’Eurorégion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines et formalisation des TVB au sein des politiques publiques locales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux spécifiques des trames vertes et bleues pour les villes petites et moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire d’une résurgence d’eaux troubles : les zones humides urbaines et les cités fluviales de la France du Nord (début XIXe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre : les Systèmes d'Informations Géographiques comme outil d’analyse des documents anciens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur le Cadastre, organisée par les Archives Départementales du Nord, en collaboration avec l’ESGT (CNAM), l’IRHIS (université de Lille 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat entre l’Université de Lille et la PPIGE en Nord-Pas-de-Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plateformes de mutualisation à l’heure d’Inspire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies foncières et interventions croisées des collectivités, l’exemple de la Deûle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Quelles campagnes pour la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des zones humides agricoles périurbaines du bassin Artois-Picardie : exemple du marais de Guînes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l’eau à l’épreuve de la géographie : usages et conflits des zones humides en France du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Au fil de l’eau : L’eau : ressources, gestion et risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03164016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation et mises en valeur : les multiples facettes des zones humides du XIX au XXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Aménagement et exploitation des zones humides depuis l’Anti¬qui¬té. Approches comparées en Europe méditerranéenne et continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03164010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4656,2244 +4677,2244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic homogenization and functional restructuring of bee communities in northern France: implications for conservation priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Sentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-024-03005-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Fourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène et en récit de la nature dans la ville : de nouvelles frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.23586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal trajectories of plant-pollinator interaction networks differ following phenological mismatches along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vanappelghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 226, pp.104512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an index of biodiversity potential: example in an anthropised and fragmented landscape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.39205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-12156-260115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale du et par le paysage : observations, retours d’expériences, regards critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 10, n°2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.14631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un foncier consumé à une réintégration des terres agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 201, pp.166 - 191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les zones humides nord américaines et européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Regards croisés sur les zones humides nord-américaines et européennes, 159 (167), pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la géomatique à la connaissance d'un hydrosystème fluvial fortement anthropisé. Exemple de la vallée de la Haute- Deûle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163484v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’approche géohistorique à l’élaboration de nouveaux outils de sensibilisation et de prévention du risque inondation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Apport de la géomatique à la connaissance d'un hydrosystème fluvial fortement anthropisé. Exemple de la vallée de la Haute- Deûle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10560⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093004v1</w:t>
+                <w:t xml:space="preserve">halshs-03163484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau électrique et réseau écologique : contraintes et opportunités dans un paysage fragmenté (Nord-Pas-de-Calais)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">De l’approche géohistorique à l’élaboration de nouveaux outils de sensibilisation et de prévention du risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.11751⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163377v1</w:t>
+                <w:t xml:space="preserve">hal-02093004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité « aménage-t-elle » les territoires ? Vers une écologisation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides dans le Nord vues à travers le cadastre napoléonien : les Systèmes d'Informations Géographiques comme outil d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 396 (3), pp.661-680. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.396.0661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire d'une résurgence d'eaux troubles : les milieux humides urbains et les cités fluviales de la France du Nord (début XIXe - XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les zones humides : vers une meilleure compréhension des paysages d’eau du XIXe au XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00359355v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEsturia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 9, pp. 507-512</w:t>
+              <w:t xml:space="preserve">, 2007, 9, pp. 497-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00359360v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité régionale de la prise en compte des zones humides et de leurs dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des zones humides : espaces productifs d'hier et conflits d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et utilisation d'un SIG pour l'étude des données (paléo-) environnementales et archéologiques dans le bassin versant de la haute Deûle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 353 (85), 35-45 [11 page(s) (article)], [Note(s): 247, 250, 252 [14 p.]]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6903,632 +6924,632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mariton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office parlementaire d'évaluation des choix scientifiques et technologiques; Rédactrice Annick Jacquemet, sénatrice. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : évaluer la contribution des emprises des infrastructures linéaires de rte et de SNCF réseau aux continuités écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Prog. ITTECOP/MEDDE/CILB. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAMENOIRE : Programme d’étude et de recherche pour le développement de la trame noire de l’agglomération lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besnard Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fonderflick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet social : Etude de l’acceptabilité sociale de la trame noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en réseaux : de la décision aux outils ou comment mailler le territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FRB/MEDDE. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7538,1103 +7559,1103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear transport infrastructure as a relay for soil biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Grumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Global Soil Biodiversity conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité et écologisation des pratiques d’entretien des réseaux électrique très haute tension et ferroviaire du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2019, Fonctionnalités écologiques et territoriales des infrastructures linéaires de transport et de leurs emprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’interactions, état de santé et connectivités des pollinisateurs sauvages en milieu urbain : effets d’un gradient d’urbanisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage de la biodiversité en ville : Focus sur le voyage des insectes pollinisateurs et leur rôle dans les continuités écologiques entre les espaces de nature urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha de Manincor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations, pratiques et interactions entre acteurs impliqués dans les Mesures d’Atténuation et d’Adaptation au Changement Climatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cabarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement CLIMIBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : Apports et résultats à mi-parcours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Benchendikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03173498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de l’interdisciplinarité dans la recherche sur la biodiversité : le programme SYNERGIE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs de l’Université de Mons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en synergie des réseaux : Evaluer la contribution des emprises des infrastructures Linéaires de RTE et de la SNCF réseau aux continuités Écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ITTECOP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restauration des zones humides considérées comme mise en spectacle ou des fonctionnalités traditionnelles aux nouvelles légitimités de leur conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones humides européennes : espaces productifs d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du récit du passé aux débats contemporains pour une approche géohistorique du val de la Sensée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones humides européennes : espaces productifs d'hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8644,180 +8665,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage : un levier de la transition énergétique et de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.47-49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France. pp.468, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8827,147 +8848,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Milian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8977,785 +8998,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les continuités écologiques : une cohérence interterritoriale délicate sous forme de &amp;quot;patate chaude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et aménagement du territoire : le rôle de la trame verte urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Stordeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.261-284, 2021, 978-2-8076-1111-5</w:t>
+              <w:t xml:space="preserve">, pp.285-308, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730929v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et aménagement du territoire : le rôle de la trame verte urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Identifier les continuités écologiques : une cohérence interterritoriale délicate sous forme de &amp;quot;patate chaude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brandon Stordeur</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux paradigmes du projet ? Transition, adaptation, résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.285-308, 2021</w:t>
+              <w:t xml:space="preserve">, pp.261-284, 2021, 978-2-8076-1111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730922v1</w:t>
+                <w:t xml:space="preserve">hal-03730929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, une ressource territoriale pour l’agglomération lilloise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hinnewinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Guide de gestion du risque inondation. Les fiches outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groux Annette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et inondation : outils de réconciliation et de valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de valorisation du patrimoine naturel : les nouvelles conceptions des zones humides urbaines et périurbaines en région Nord-Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine de nos régions : ruines ou richesse future ? Exemples de dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Démarches de développement durable spécifique et démarches transversales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les démarches locales de développement durable à travers les territoires de l’eau et de l’air 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235 - 261, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.15806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'informations géographiques et dynamiques spatio-temporelles des zones humides. Une application au val de la Sensée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraintes environnementales et gouvernance des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9765,98 +9786,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience : Projet Tramenoire : acceptabilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, Romain Sordello, Fabien Paquier, Aurélien Daloz. Trame noire - Méthodes d’élaboration et outils pour sa mise en œuvre. Office français de la biodiversité, 116 p., 2021, Comprendre pour agir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.97, HAL Id : mnhn-04166929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9866,209 +9887,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03737799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image du mois : Le devenir des petites zones humides périurbaines en région Nord-Pas de Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03163442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10078,599 +10099,599 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme instrument de gouvernance territoriale : entre expérimentation, critique et capacités institutionnelles (Coord. dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les zones humides nord-américaines et européennes&amp;quot;. Dossier, Cahiers de Géographie du Québec, Volume 59, numéro 167</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides méditerranéenne d'hier à aujourd'hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Géohistoire des risques et des patrimoines naturels fluviaux&amp;quot;. Dossier, Développement durable et territoires, vol. 5, n°3 | décembre 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labeur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01102088v1</w:t>
+                <w:t xml:space="preserve">hal-03737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zones humides méditerranéenne d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+                <w:t xml:space="preserve">Quatrida Daria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Heude</w:t>
+                <w:t xml:space="preserve">Simonetti Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03163356v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01102088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire des risques et des patrimoines naturels fluviaux&amp;quot;. Dossier, Développement durable et territoires, vol. 5, n°3 | décembre 2014.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Heude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737778v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03163356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the napoleonic cadastre to the ecological network &amp;quot;trame verte&amp;quot;: the destiny of small suburban wetlands in the Nord-Pas de Calais region (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université des Sciences et Technologie de Lille - Lille I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00356877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10738,51 +10759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32898A8A"/>
+    <w:nsid w:val="D092911D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10969,51 +10990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-franchomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xytEkFwAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brume Delaunay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vanson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Baptiste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Benchendikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delmer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaurand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737666v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Sentil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-03005-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104512" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Fortin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14631" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.12377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.11751" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10560" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.396.0661" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7622" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359335v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04187530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duvivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha de Manincor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hautekeete" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737712v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cabarry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pellerin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Stordeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737770v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359344v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730929v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tonneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163518v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737600v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15806" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163966v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quatrida Daria" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetti R&#233;my" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Heude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>