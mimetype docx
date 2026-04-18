--- v0 (2026-03-28)
+++ v1 (2026-04-18)
@@ -152,307 +152,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie du verre : 40 ans de découvertes</w:t>
+                <w:t xml:space="preserve">Les vestiges d'occupations antiques et médiévales en Val de Saône sur les sites de Descours à Belleville-en-Beaujolais (Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Munier</w:t>
+                <w:t xml:space="preserve">Angeline Frécon-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Rolland</w:t>
+                <w:t xml:space="preserve">Sylvain Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Guérit</w:t>
+                <w:t xml:space="preserve">Éric Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Pactat</w:t>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Serra</w:t>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 649, pp.52-59</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74, pp.161-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517053v1</w:t>
+                <w:t xml:space="preserve">hal-05515172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges d'occupations antiques et médiévales en Val de Saône sur les sites de Descours à Belleville-en-Beaujolais (Rhône)</w:t>
+                <w:t xml:space="preserve">Archéologie du verre : 40 ans de découvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Frécon-Jouve</w:t>
+                <w:t xml:space="preserve">Claudine Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Motte</w:t>
+                <w:t xml:space="preserve">Joëlle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bayen</w:t>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonnet</w:t>
+                <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 74, pp.161-224</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 649, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515172v1</w:t>
+                <w:t xml:space="preserve">hal-05517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prospection à l’interprétation : faciès du mobilier en verre de l’époque romaine au haut Moyen Âge dans les campagnes autour d’Aoste (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -477,51 +477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de la verrerie antique de la nécropole de Saint-Vulbas (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -585,51 +585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques découvertes isolées de vases en verre antiques en contexte funéraire en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Acte des 37e rencontres de l’AFAV, Douai, 23-25 juin 2023, 31, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -654,51 +654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre tardo-antique et alto-médiéval en Rhône-Alpes : Lyon, Annecy et Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -736,51 +736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle en verre dans les territoires du centre de la Gaule, de la fin du IIIe au milieu du Ve s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,51 +831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indices du travail du verre de la fin du IIIe au VIIe s. à Saran (Loiret) : confrontation des données archéologiques et archéométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -913,51 +913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques « Quartier des Prieurs » au Pègue (Drôme) : méthodologieet analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de deux ateliers de verriers de la fin du IIe siècle et du début du IIIe siècle au Pègue (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Bas-Empire du site de &amp;quot;la Callotière&amp;quot; au Boullay-Mivoye (Eure-et-Loir).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,51 +1146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un &amp;quot;oiseau rare&amp;quot; à Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1215,51 +1215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre moderne de l'ensemble clos 5150 de la place des Epars à Chartres (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1329,51 +1329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor lapidaire des quartiers d'habitation de Le Pègue (Drôme) : synthèse des fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pauline Pringalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan sur l’agglomération antique du Pègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ronco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus au feuillage au Pègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée européenne de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap, Jun 2024, Le Pègue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1562,51 +1562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pègue, Chemin des chaux, Lotissement Sainte-Anne : apports récents de la fouille 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées régionales de l'Archéologie en Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC – SRA – Auvergne Rhône-Alpes, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1644,77 +1644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe SP4041 de la place Eugène Wernert à Lyon (Rhône) et son mobilier &amp;quot; anachronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en verre de deux ateliers de verriers antiques dans la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1968,51 +1968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des verres carolingiens de compositions atypiques à Bressuire et Faye-sur-Ardin (nord de la région melloise, Deux-Sèvres).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un verre carolingien de composition atypique à Bressuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Villaverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,64 +2229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2328,90 +2328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des apparences parfois trompeuses : la tombe SP4041 de la place E. Wernert à Lyon (Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rouzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2449,51 +2449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en verre de la villa antique «ZAC des Terrasses de Maubec» à Montélimar (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lurol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,64 +2535,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations des recettes de l’industrie verrière en France au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,427 +2652,554 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
+                <w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Damour</w:t>
+                <w:t xml:space="preserve">Sylvie Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jovenet</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
-[...34 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281581v1</w:t>
+                <w:t xml:space="preserve">hal-05590843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le balnéaire antique de Cinais (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vigneux-sur-Seine, Le Clos de la Régale (Essonne, Île-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jovenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepaon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2021, Documents d’archéologie préventive 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.34692/xfd8-zk61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309231v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le balnéaire antique de Cinais (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, 120 p., 2019, Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-58-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux établissements ruraux laténiens et gallo-romains du plateau de Petite Beauce : « Beaudisson » et « la Gueule » II à Mer (Loir et Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERACF. Supplément à la Revue Archéologique du Centre (68), 322 p., 2018, 978-2-913272-54-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3082,296 +3209,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre antique en contexte funéraire et cultuel à Seynod (74, Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Commandré; Souen Fontaine; Sylvia Fünfschilling; Jordi Mach; Claudine Munier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARE VITREUM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Mélanges offerts à Danièle Foy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-130, 2024, Monographies Instrumentum 80, 978-2-35518-147-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus au feuillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Serrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pègue, une aventure archéologique en Drôme Provençale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPPHA, pp.190-196, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tombe 285 : une sépulture emblématique de la nécropole « burgonde » du &amp;lt;em&amp;gt;vicus&amp;lt;/em&amp;gt; de Boutae-Annecy (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -3398,458 +3525,458 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.163-172, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ustensiles de puisage en verre en Gaule romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des objets et des hommes: Études offertes à Michel Feugère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.371-390, 2021, Monographies Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le verre creux du VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle dans la vallée de la Loire moyenne et de la Vienne. Essai typo-chronologique et archéométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pactat, Inès; Munier, Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.293-314, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.19767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles formes en verre à Orléans de la seconde moitié du XVe à la première moitié du XVIe siècle : regards croisés entre typologie et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Pactat; Claudine Munier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-280, 2020, Les Cahiers de la MSHE Ledoux, 9782848677231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.19367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of glass recipes during the Early Middle Ages in France : analytical evidence of multiple solutions adapted to local contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Pactat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,189 +4012,189 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolf, Sophie; Pury-Gysel, Anne de. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du 20e congrès de l'Association Internationale pour l'Histoire du Verre : Fribourg/Romont, 7-11 septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale pour l'Histoire du Verre, pp.334-340, 2017, 978-3-86757-024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enclos funéraire gallo-romain de &amp;quot;Mienne&amp;quot; à Marboué (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Ferdière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de la Loire moyenne - III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-196, 2015, 978-2-913272-44-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4077,3444 +4204,3444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Franc</w:t>
+                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Amboise, ZA La Boitardière ouest, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2025, 1 vol. (124 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05055319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Amboise, ZA La Boitardière ouest, rapport de diagnostic archéologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2025, 1 vol. (124 p.)</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05160071v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070360v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070383v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070402v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pont-d'Ain (Ain), ZAC au Pont Rompu, Phase 1, Secteur C : rapport de fouille. Phase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Saint Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izernore (Ain), 105 rue des Trablettes : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 496 Route de Rive de Gier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070835v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 496 Route de Rive de Gier : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Frascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070820v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue des Sables : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois, 1ère ruelle Rocheron : Fenêtre sur un îlot à vocation domestique : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vienne (Isère), 14 Chemin des Maladières : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eymeric Morin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070957v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Isère), 14 Chemin des Maladières : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Giry</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071109v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (Isère), Chemin des Maladières : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genas (Rhône), Rue Roger Salengro. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap ARA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 601 Quai du Rhône : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (Rhône), Les Petits Jardins : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houdusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pègue (Drôme), Lieu-dit La Prade : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annecy, Haute-Savoie, Auvergne–Rhône-Alpes, 39, avenue des Romains, Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2019, 315 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Chemin de la Chimbaude : rapport de diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Savignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071069v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vienne (Isère), 19 Quai Pasteur : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070323v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Isère), 19 Quai Pasteur : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071090v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Chemin de la Chimbaude : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cincon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (Isère), 8 Montée de Bon Accueil : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05071093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poterie de la fin du Moyen-Age : Loiret, Fay-aux-Loges, Pantin, Inrap, 387 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roissy-en-France (Val-d'Oise), &amp;quot;ZAC du Moulin - La Vignole&amp;quot; : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2009, 1 vol. (442 p.) : 110 fig., ill. en noir et en coul., couv. ill. en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7661,51 +7788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Germanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Germanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>