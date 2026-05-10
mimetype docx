--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -4570,246 +4570,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070402v1</w:t>
+                <w:t xml:space="preserve">halshs-05070360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Béranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Michel Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070360v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
               </w:r>
@@ -5029,923 +5029,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
+                <w:t xml:space="preserve">Blois, 1ère ruelle Rocheron : Fenêtre sur un îlot à vocation domestique : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+                <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070816v1</w:t>
+                <w:t xml:space="preserve">halshs-05070889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izernore (Ain), 105 rue des Trablettes : rapport de fouilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue des Sables : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070864v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 496 Route de Rive de Gier : rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+                <w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070820v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Izernore (Ain), 105 rue des Trablettes : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Frascone</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070835v1</w:t>
+                <w:t xml:space="preserve">halshs-05070864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 496 Route de Rive de Gier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070919v1</w:t>
+                <w:t xml:space="preserve">halshs-05070820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue des Sables : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Frascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070824v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blois, 1ère ruelle Rocheron : Fenêtre sur un îlot à vocation domestique : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070889v1</w:t>
+                <w:t xml:space="preserve">halshs-05070919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Isère), 14 Chemin des Maladières : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Giry</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05071109v1</w:t>
+                <w:t xml:space="preserve">halshs-05070957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Vienne (Isère), 14 Chemin des Maladières : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Marcellin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070957v1</w:t>
+                <w:t xml:space="preserve">halshs-05071109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t>
               </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6066,64 +6066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6158,51 +6158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (Isère), Chemin des Maladières : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6391,77 +6391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (Rhône), Les Petits Jardins : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,579 +6695,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vienne (Isère), 8 Montée de Bon Accueil : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070323v1</w:t>
+                <w:t xml:space="preserve">halshs-05071093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Isère), 19 Quai Pasteur : rapport de diagnostic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyon 5e (Rhône), 1 place Eugène Wernert : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Savignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071090v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Chemin de la Chimbaude : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05071080v1</w:t>
+                <w:t xml:space="preserve">halshs-05071069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Chemin de la Chimbaude : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Vienne (Isère), 19 Quai Pasteur : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071069v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02556552v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne (Isère), 8 Montée de Bon Accueil : rapport de diagnostic</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t>
+                <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braguier Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cincon Laureline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05071093v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poterie de la fin du Moyen-Age : Loiret, Fay-aux-Loges, Pantin, Inrap, 387 p</w:t>
               </w:r>
@@ -7788,51 +7788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Germanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071090v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Fr&#233;con-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bayen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pactat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05313561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515137v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Coutinho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Vilarigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Medici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moirin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02877370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912497v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03253899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Germanaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02885233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villaverde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02618476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Villaverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02890785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03281581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Damour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jovenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xfd8-zk61" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepaon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/3529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/350-mare-vitreum-melanges-offerts-a-daniele-foy-9782355181474.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03161119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02611603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/19732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070936v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houdusse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Crepeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Seng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Couty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>