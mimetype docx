--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -1281,295 +1281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTLD/ALS-linked TDP-43 mutations do not alter TDP-43’s ability to self-regulate its expression in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of TCERG1 as a new genetic modulator of TDP-43 production in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Miguel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1695, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0639-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330526v1</w:t>
+                <w:t xml:space="preserve">hal-02330484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TCERG1 as a new genetic modulator of TDP-43 production in Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">FTLD/ALS-linked TDP-43 mutations do not alter TDP-43’s ability to self-regulate its expression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Avequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1695, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0639-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330484v1</w:t>
+                <w:t xml:space="preserve">hal-02330526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mitofusin/Marf ameliorates neuromuscular dysfunction in Drosophila models of TDP-43 proteinopathies</w:t>
               </w:r>
@@ -1689,90 +1689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing factors act as genetic modulators of TDP-43 production in a new autoregulatory TDP-43 Drosophila model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Avequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,838 +2085,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Reinhardt</w:t>
+                <w:t xml:space="preserve">Accumulation of insoluble forms of FUS protein correlates with toxicity in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Avequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Feuillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomassin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1008.e1-1008.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331191v1</w:t>
+                <w:t xml:space="preserve">hal-02332201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of insoluble forms of FUS protein correlates with toxicity in Drosophila</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Delarue</w:t>
+                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Reinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Feuillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Frebourg</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (226), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332201v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trisomy for synaptojanin1 in Down syndrome is functionally linked to the enlargement of early endosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomassin-Bourrel</w:t>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hoischen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (14), pp.3156-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537142v1</w:t>
+                <w:t xml:space="preserve">hal-02332572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisomy for synaptojanin1 in Down syndrome is functionally linked to the enlargement of early endosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hoischen</w:t>
+                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomassin-Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds142⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332572v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important neuronal toxicity of microtubule-bound Tau in vivo in Drosophila</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both cytoplasmic and nuclear accumulations of the protein are neurotoxic in Drosophila models of TDP-43 proteinopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr290⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (2), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332575v1</w:t>
+                <w:t xml:space="preserve">hal-02332578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both cytoplasmic and nuclear accumulations of the protein are neurotoxic in Drosophila models of TDP-43 proteinopathies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Important neuronal toxicity of microtubule-bound Tau in vivo in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Talmat-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Redt-Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (19), pp.3738-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02332578v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamin-A and Myosin VI colocalize with fibrillary Tau protein in Alzheimer's disease and FTDP-17 brains</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03622429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coursimault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brischoux-Boucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190906" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03080080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Avequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.05.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Prieto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0639-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Whitworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Riou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gaffuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-017-0908-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Liachko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500065f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Reinhardt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.10.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S5CLR7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin-Bourrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Berman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Arribat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Redt-Clouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr290" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRLXZD0C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.06663.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaglin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-010-0684-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74Z82F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMZ6C7XG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9FWHV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGWQJ58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03622429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coursimault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brischoux-Boucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190906" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03080080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Prieto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0639-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Avequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.05.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Whitworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Riou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gaffuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-017-0908-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Liachko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500065f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.10.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S5CLR7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Reinhardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cassar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00226" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin-Bourrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRLXZD0C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Arribat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Redt-Clouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.06663.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaglin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-010-0684-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74Z82F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMZ6C7XG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9FWHV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGWQJ58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>