--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1281,295 +1281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of TCERG1 as a new genetic modulator of TDP-43 production in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTLD/ALS-linked TDP-43 mutations do not alter TDP-43’s ability to self-regulate its expression in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracey Avequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1695, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0639-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330484v1</w:t>
+                <w:t xml:space="preserve">hal-02330526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTLD/ALS-linked TDP-43 mutations do not alter TDP-43’s ability to self-regulate its expression in Drosophila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of TCERG1 as a new genetic modulator of TDP-43 production in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Miguel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1695, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2018.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0639-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330526v1</w:t>
+                <w:t xml:space="preserve">hal-02330484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mitofusin/Marf ameliorates neuromuscular dysfunction in Drosophila models of TDP-43 proteinopathies</w:t>
               </w:r>
@@ -1689,90 +1689,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing factors act as genetic modulators of TDP-43 production in a new autoregulatory TDP-43 Drosophila model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Miel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Avequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of insoluble forms of FUS protein correlates with toxicity in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Avequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,295 +2365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisomy for synaptojanin1 in Down syndrome is functionally linked to the enlargement of early endosomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Callens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Hoischen</w:t>
+                <w:t xml:space="preserve">Hélène Thomassin-Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/dds142⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332572v1</w:t>
+                <w:t xml:space="preserve">hal-01537142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of miRNA Misregulation at Early Pathological Stages in Drosophila Neurodegenerative Disease Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomassin-Bourrel</w:t>
+                <w:t xml:space="preserve">Trisomy for synaptojanin1 in Down syndrome is functionally linked to the enlargement of early endosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Christophe Cossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Lavaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Hoischen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2012.00226⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (14), pp.3156-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/dds142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537142v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both cytoplasmic and nuclear accumulations of the protein are neurotoxic in Drosophila models of TDP-43 proteinopathies</w:t>
               </w:r>
@@ -3042,303 +3042,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila models of human tauopathies indicate that Tau protein toxicity in vivo is mediated by soluble cytosolic phosphorylated forms of the protein</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human lissencephaly with cerebellar hypoplasia due to mutations in TUBA1A: expansion of the foetal neuropathological phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lecourtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Friocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.06663.x⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (6), pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-010-0684-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332582v1</w:t>
+                <w:t xml:space="preserve">hal-02332580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human lissencephaly with cerebellar hypoplasia due to mutations in TUBA1A: expansion of the foetal neuropathological phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophila models of human tauopathies indicate that Tau protein toxicity in vivo is mediated by soluble cytosolic phosphorylated forms of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Feuillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Frebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lecourtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 113 (4), pp.895-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-4159.2010.06663.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00401-010-0684-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02332580v1</w:t>
+                <w:t xml:space="preserve">hal-02332582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial deletion of the MAPT gene: A novel mechanism of FTDP-17</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03622429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coursimault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brischoux-Boucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190906" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03080080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Prieto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0639-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Avequin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.05.021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Whitworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Riou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gaffuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-017-0908-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Liachko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500065f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.10.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S5CLR7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Reinhardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cassar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00226" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin-Bourrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRLXZD0C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Arribat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Redt-Clouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.06663.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaglin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-010-0684-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74Z82F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMZ6C7XG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9FWHV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGWQJ58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05060515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Zarea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wallon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rovelet-Lecrux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01748-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04659594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnevalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quenez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Delcroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cassinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-024-01580-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03622429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joly-Helas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102762" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Coursimault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brischoux-Boucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Saugier-Veber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.24384" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Feuillette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Pernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01294-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Feuillette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Frebourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190906" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03080080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feyeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2019.101541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Avequin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2018.05.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Prieto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0639-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cabirol-Pol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Whitworth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2017.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330532v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Riou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Gaffuri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-017-0908-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Bello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Liachko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500065f" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.10.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S5CLR7P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Reinhardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cassar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00226" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomassin-Bourrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Christophe Cossec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lavaur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Berman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoischen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/dds142" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2010.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRLXZD0C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Arribat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Redt-Clouet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laqu&#233;rriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDBR64L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Friocourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaglin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-010-0684-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74Z82F85-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332582v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.06663.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas-Ant&#233;rion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Ber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20979" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMZ6C7XG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NK9FWHV6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.20414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NGWQJ58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>