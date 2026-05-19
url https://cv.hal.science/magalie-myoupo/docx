--- v0 (2026-03-22)
+++ v1 (2026-05-19)
@@ -478,216 +478,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Leçon en fiction, XIXe-XXIe</w:t>
+                <w:t xml:space="preserve">La Bande noire de Jules David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Brun</w:t>
+                <w:t xml:space="preserve">Vincent Bierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favard Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-84830-225-6</w:t>
+              <w:t xml:space="preserve">2018, 978-2-7442-0201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895615v1</w:t>
+                <w:t xml:space="preserve">hal-02895610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bande noire de Jules David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Leçon en fiction, XIXe-XXIe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Brun; Magalie Myoupo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurédit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-84830-225-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bierce</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02895610v1</w:t>
+                <w:t xml:space="preserve">hal-02895615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -802,221 +802,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ermites romantiques : entre conformisation et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magalie Myoupo; Stéphanie Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et figures de l’ascétisme : 19e-20e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’Université de Lorraine (EDUL)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-27, 2025, 9782384512034. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.59-74, 2025, Littératures et spiritualités, 978-2-38451-203-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162280v1</w:t>
+                <w:t xml:space="preserve">hal-05161938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ermites romantiques : entre conformisation et subversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magalie Myoupo; Stéphanie Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et figures de l’ascétisme : 19e-20e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l’Université de Lorraine (EDUL)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-74, 2025, Littératures et spiritualités, 978-2-38451-203-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.7-27, 2025, 9782384512034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384512034/01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161938v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation et élargissement de la catégorie du martyr politique chez Esquiros. “C’est toujours le supplice fait Dieu, le bourreau roi du monde”</w:t>
               </w:r>
@@ -1568,259 +1568,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Un roman de l’Histoire ? Usage en trompe-l’œil et poétique de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Magalie Myoupo; Marion Brun. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bierce; Margot Favard; Magalie Myoupo; Yohann Ringuedé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Leçon en fiction, XIXe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurédit, pp.7-16, 2018, 978-2-84830-225-6</w:t>
+              <w:t xml:space="preserve">La Bande noire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du Centre Seebacher, http://seebacher.lac.univ-paris-diderot.fr/bibliotheque/items/show/51, 2018, 9782744202018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162262v1</w:t>
+                <w:t xml:space="preserve">hal-05162239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un roman de l’Histoire ? Usage en trompe-l’œil et poétique de l’intime</w:t>
+                <w:t xml:space="preserve">Le prix de la découverte Ermites et martyrs scientifiques dans l’œuvre de Jules Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Bierce; Margot Favard; Magalie Myoupo; Yohann Ringuedé. </w:t>
+              <w:t xml:space="preserve">Azélie Fayolle; Yohann Ringuedé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Bande noire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications du Centre Seebacher, http://seebacher.lac.univ-paris-diderot.fr/bibliotheque/items/show/51, 2018, 9782744202018</w:t>
+              <w:t xml:space="preserve">La Découverte scientifique dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, Savoirs en texte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162239v1</w:t>
+                <w:t xml:space="preserve">hal-02898353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de la découverte Ermites et martyrs scientifiques dans l’œuvre de Jules Michelet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Azélie Fayolle; Yohann Ringuedé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magalie Myoupo; Marion Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Découverte scientifique dans les arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2018, Savoirs en texte</w:t>
+              <w:t xml:space="preserve">La Leçon en fiction, XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurédit, pp.7-16, 2018, 978-2-84830-225-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898353v1</w:t>
+                <w:t xml:space="preserve">hal-05162262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter, intercéder, La médiation religieuse dans Consuelo de George Sand</w:t>
               </w:r>
@@ -1905,303 +1905,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Martyrs de la liberté d’Alphonse Esquiros (1850) : à propos d’une conversion politique des motifs religieux</w:t>
+                <w:t xml:space="preserve">Tous fils de Joseph ? Hagiographisation des travailleurs dans la littérature du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategies, practices, representations of religious and political martyrdom between the early modern and contemporary ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michela Catto; Silivia Cavicchioli; Elenora Rai, Nov 2023, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Intersites 2023-2024 « Insistances du passé. Retours et rémanences », laboratoire CRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Charreire; Fabienne Bercegol; Marie Blaise; Marine Le Bail; Nathalie Solomon; Sylvie Triaire, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161982v1</w:t>
+                <w:t xml:space="preserve">hal-05161995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous fils de Joseph ? Hagiographisation des travailleurs dans la littérature du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Les Martyrs de la liberté d’Alphonse Esquiros (1850) : à propos d’une conversion politique des motifs religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Intersites 2023-2024 « Insistances du passé. Retours et rémanences », laboratoire CRISES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Magali Charreire; Fabienne Bercegol; Marie Blaise; Marine Le Bail; Nathalie Solomon; Sylvie Triaire, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Strategies, practices, representations of religious and political martyrdom between the early modern and contemporary ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michela Catto; Silivia Cavicchioli; Elenora Rai, Nov 2023, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161995v1</w:t>
+                <w:t xml:space="preserve">hal-05161982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Existe-t-il un fond d'idées, de croyances communes, dont on puisse déduire le credo de l'homme, et l'éducation de l'enfant ? » : Jules Michelet et la place du religieux dans l'éducation</w:t>
+                <w:t xml:space="preserve">Désir et disparition du modèle hagiographique chez Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation au politique: formation à la citoyenneté, morale, enseignement des religions. Approches internationales (XIXe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Zola – « Mémoire de l’œuvre / Œuvre de mémoire », 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866969v1</w:t>
+                <w:t xml:space="preserve">hal-05162003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désir et disparition du modèle hagiographique chez Émile Zola</w:t>
+                <w:t xml:space="preserve">« Existe-t-il un fond d'idées, de croyances communes, dont on puisse déduire le credo de l'homme, et l'éducation de l'enfant ? » : Jules Michelet et la place du religieux dans l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Zola – « Mémoire de l’œuvre / Œuvre de mémoire », 2022-2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Éducation au politique: formation à la citoyenneté, morale, enseignement des religions. Approches internationales (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162003v1</w:t>
+                <w:t xml:space="preserve">hal-03866969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exemplarité servile à l’imitation émancipatrice : Le rôle éducatif de la légende chez Michelet</w:t>
               </w:r>
@@ -2680,51 +2680,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Désormais, tu nous ouvriras la route, Calamity Jane » recension de Calamity, une enfance de Martha Jane Canary, de Rémi Chayé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Paris à la banquise : deux enquêtes au féminin. Recension de Dilili à Paris de Michel Ocelot et de Tout en haut du monde de Rémi Chayé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Universel cabotinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.192-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2934,51 +2934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73903AF6"/>
+    <w:nsid w:val="5AECC447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3165,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-myoupo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0802-5101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198233213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714277/des-saints-laiques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Orset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence R&#233;gnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02898169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512034/01" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/martirio-religioso-e-martirio-politico.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10199/lectures-des-poesies-d-alfred-de-vigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-resumes.html?displaymode=full" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866969v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162003v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chavelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pownall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-myoupo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0802-5101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198233213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Myoupo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714277/des-saints-laiques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Orset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence R&#233;gnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bierce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favard Margot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895615v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.euredit-editions.com/f/index.php?sp=liv&amp;amp;livre_id=217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02898169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512034/01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/martirio-religioso-e-martirio-politico.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10199/lectures-des-poesies-d-alfred-de-vigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/relire-mauprat-resumes.html?displaymode=full" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chavelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pownall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>