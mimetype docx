--- v0 (2026-03-29)
+++ v1 (2026-05-14)
@@ -1980,113 +1980,125 @@
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (5), pp.340--61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceca.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quercetin induces insulin secretion by direct activation of L-type calcium channels in pancreatic beta cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,186 +2107,186 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169 (5), pp.1102-1113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.12194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging roles for β-arrestin-1 in the control of the pancreatic β-cell function and mass: new therapeutic strategies and consequences for drug screening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (3), pp.522-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cellsig.2010.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2284,527 +2296,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential spatiotemporal GLP-1 receptor signalling in primary pancreatic beta cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Zaimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th European Association for the Study of Diabetes, Stockholm 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD), Sep 2022, Stockholm, Sweden. pp.386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalisation spatio-temporelle différentielle du GLP-1 dans les cellules bêta pancréatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Zaimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète, Nice 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’un agoniste du récepteur GLP-1 sur les cellules bêta pancréatiques sont renforcés par combinaison avec un inhibiteur de la kinase TPL2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Plaisance</w:t>
+                <w:t xml:space="preserve">Le double agoniste GLP−1/GIP, Tirzepatide, combine les effets bénéfiques des deux incrétines sur la fonction et la survie de la cellule betapancréatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Zaimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie A Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète, Strasbourg 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811301v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le double agoniste GLP−1/GIP, Tirzepatide, combine les effets bénéfiques des deux incrétines sur la fonction et la survie de la cellule betapancréatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Zaimia</w:t>
+                <w:t xml:space="preserve">Les effets d’un agoniste du récepteur GLP-1 sur les cellules bêta pancréatiques sont renforcés par combinaison avec un inhibiteur de la kinase TPL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète, Strasbourg 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811305v1</w:t>
+                <w:t xml:space="preserve">hal-03811301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual GLP−1/GIP agonist may encompass the beneficial effects of both incretins on pancreatic beta cell function in the absence of beta−arrestin2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Zaimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,73 +2831,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the European Association for the Study of Diabetes (57th EASD Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD), Sep 2021, Vienne, Austria. pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activation du récepteur nucléaire Rev−erb altère le flux de l’autophagie dans les cellules beta clonales et humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2944,73 +2956,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète, Strasbourg 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La β-arrestine 2 est indispensable pour l'effet insulino-sécréteur du GIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3032,110 +3044,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circadian clock nuclear receptor Rev-erbα is implicated in autophagy alteration and beta cell deficit under diabetogenic conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3194,73 +3206,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Anual Meeting of the European Association for the Study of Diabetes (EASD Virtual meeting 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD), Sep 2020, Vienne, Austria. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur nucléaire Rev-erbα est un nouveau régulateur de l’autophagie et de la survie des cellules β pancréatiques en conditions diabétogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3319,73 +3331,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone du Diabète 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-arrestin 2 is absolutely required for the potentiation of insulin secretion by GIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3444,73 +3456,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Anual Meeting of the European Association for the Study of Diabetes (EASD Virtual meeting 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes, Sep 2020, Vienne, Austria. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles différentiels de la β-arrestine 2 dans la signalisation des récepteurs du GLP-1 et du GIP dans les cellules β pancréatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3532,156 +3544,472 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opposite functions of beta-arrestin2 for the potentiation of insulin secretion by GLP-1 and GIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie A Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Association for the Study of Diabetes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the European Association for the Study of Diabetes (EASD Barcelona 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetologia, 62 (S1), pp.S213 / 432, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circadian clock nuclear receptor REV-ERBα is a novel regulator of beta-cell function, survival and autophagy under diabetogenic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Laouteouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie A Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyslaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Association for the Study of Diabetes (EASD). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the European Association for the Study of Diabetes (EASD Barcelona 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetologia, 62 (S1), pp.S228-S229 / 466, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Study Roles of β-Arrestins in the Regulation of Pancreatic β-Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,400 +4027,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie A Ravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1957, springer; Humana Press, pp.345-364, 2019, Beta-arrestins, 978-1-4939-9157-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9158-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397739v1</w:t>
-              </w:r>
-[...314 lines deleted...]
-                <w:t xml:space="preserve">hal-03020279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4160,51 +4172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33419F75"/>
+    <w:nsid w:val="8BDA9A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4391,51 +4403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-ravier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6607-6559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204006899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus D A Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bickelmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa G Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Lotfinia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-025-06575-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertocchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-026-06693-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casanueva-&#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sanz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C&#225;mara-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-026-01428-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67156-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Za&#239;mia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04767-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie A Ravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gurlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wojtusciszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0603-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4356-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01208177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3130-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Chae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Rutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Quignard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12194" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.09.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2Z23BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811316v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zaimia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00125-019-4946-6.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-ravier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6607-6559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204006899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carlein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus D A Hoffmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bickelmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa G Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Lotfinia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-025-06575-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nawrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertocchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-026-06693-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casanueva-&#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Sanz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vilas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C&#225;mara-Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ravier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-026-01428-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67156-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Za&#239;mia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Varrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113326" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delobel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Villard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04767-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Michau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lafont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bargi-Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kemkem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duvoid-Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.918733" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Costes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyslaine Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie A Ravier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ruiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Gurlo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wojtusciszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0603-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4356-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01881887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Varin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2015.399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01208177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence N&#8217;guessan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201404318" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02506326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Linck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-013-3130-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee-Young Chae" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Rutter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B207G35Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542323v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Quignard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.12194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2010.09.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M2Z23BV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zaimia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811305v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plaisance" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811309v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03811291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007/s00125-019-4946-6.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03020279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>