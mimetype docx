--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -481,803 +481,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t>
+                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Portal-Martineau</w:t>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788566v1</w:t>
+                <w:t xml:space="preserve">hal-02788333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">D. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735705v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Martineau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789759v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737232v1</w:t>
+                <w:t xml:space="preserve">hal-04681351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t>
+              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788333v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Boué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Portal-Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nouzilly, France. 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681351v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1736,277 +1736,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in the south of France</w:t>
+                <w:t xml:space="preserve">Eco-epidemiology of &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pierrette Chastagner</w:t>
+                <w:t xml:space="preserve">Amelie Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pradier</w:t>
+                <w:t xml:space="preserve">S. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Meeting on Emerging Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. , 2013</w:t>
+              <w:t xml:space="preserve">6. International Meeting on Emerging Diseases (IMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441636v1</w:t>
+                <w:t xml:space="preserve">hal-02802260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-epidemiology of &amp;lt;em&amp;gt;Anaplasma phagocytophilum&amp;lt;/em&amp;gt; in the south of France</w:t>
+                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Chastagner</w:t>
+                <w:t xml:space="preserve">Amélie Pierrette Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pradier</w:t>
+                <w:t xml:space="preserve">Sophie Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Meeting on Emerging Diseases (IMED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">6. International Meeting on Emerging Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vienna, Austria. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802260v1</w:t>
+                <w:t xml:space="preserve">hal-04441636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhipicephalus sanguineus s.l. and Babesia vogeli in France: a phylogenetic approach to decipher evolutionary patterns</w:t>
               </w:r>
@@ -2212,596 +2212,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques et risques associés en France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Biodiversité – forêts matures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vassieux-en-Vercors (PNR du Vercors), France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441462v1</w:t>
+                <w:t xml:space="preserve">hal-04217745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t>
+                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rates</w:t>
+                <w:t xml:space="preserve">Julien Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pradel</w:t>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217745v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiques et risques associés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Biodiversité – forêts matures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vassieux-en-Vercors (PNR du Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440523v1</w:t>
+                <w:t xml:space="preserve">hal-04441462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail TBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634322v1</w:t>
+                <w:t xml:space="preserve">hal-03974853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail TBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974853v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t>
               </w:r>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
@@ -2906,609 +2906,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771069v1</w:t>
+                <w:t xml:space="preserve">hal-03634450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Carravieri</w:t>
+                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Durand</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634450v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological, clinical and biological impact of hemoplasmas in cancer-bearing dogs: A prospective case-control study on 324 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Guyonvarch</w:t>
+                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ESVONC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, [S.l.], France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978325v1</w:t>
+                <w:t xml:space="preserve">anses-03943386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Epidemiological, clinical and biological impact of hemoplasmas in cancer-bearing dogs: A prospective case-control study on 324 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">A. Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
+              <w:t xml:space="preserve">Proc. ESVONC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, [S.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943386v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Namèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t>
@@ -3537,103 +3537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Namèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
@@ -3656,1623 +3656,1623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKISemio : un outil de testing collaboratif de cartes : application au risque de piqûre de tiques</w:t>
+                <w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bimonte</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Johany</w:t>
+                <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Noiret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Lebert</w:t>
+                <w:t xml:space="preserve">Gabriel Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019. Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp.241-257</w:t>
+              <w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495070v1</w:t>
+                <w:t xml:space="preserve">hal-02790334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Daveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790334v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Johany</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790331v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Sepulveda</w:t>
+                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bord</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Poux</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790332v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">WIKISemio : un outil de testing collaboratif de cartes : application au risque de piqûre de tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+                <w:t xml:space="preserve">I. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">SAGEO 2019. Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp.241-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789671v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and genetic characterization of Cryptosporidium spp. from captive reptiles in France: is there a risk for manipulators?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. René</w:t>
+                <w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exoticscon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921529v1</w:t>
+                <w:t xml:space="preserve">hal-02789664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+                <w:t xml:space="preserve">Prevalence and genetic characterization of Cryptosporidium spp. from captive reptiles in France: is there a risk for manipulators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Exoticscon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789664v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Toillon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791344v1</w:t>
+                <w:t xml:space="preserve">hal-02789729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Martineau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789729v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791406v1</w:t>
+                <w:t xml:space="preserve">hal-02790684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02790684v1</w:t>
+                <w:t xml:space="preserve">hal-02791406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à Ixodes ricinus vecteur de la Borréliose de Lyme en France</w:t>
               </w:r>
@@ -5297,51 +5297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piroplasmose canine : au sujet de 10 cas ne répondant pas à un traitement classique à base d’imidocarbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,432 +6257,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description d’un foyer de babésiose canine à Babesia canis vogeli dans le sud de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Babésioses canines transmises par Rhipicephalus sanguineus dans le sud de la France : résultats d’une enquête initiée en janvier 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Beaufils</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion conjointe de la Société Française de Parasitologie (SFP), de la Société Française de Mycologie Médicale (SFMM), du Groupement des Protistologues de Langue Française (GPLF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg (Faculté de médecine), France</w:t>
+              <w:t xml:space="preserve">8ème réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg (Faculté de médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441265v1</w:t>
+                <w:t xml:space="preserve">hal-04441283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babésioses canines transmises par Rhipicephalus sanguineus dans le sud de la France : résultats d’une enquête initiée en janvier 2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Chabanne</w:t>
+                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pierrette Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg (Faculté de médecine), France</w:t>
+              <w:t xml:space="preserve">12. Congress of the WEVA (World Equine Veterinary Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441283v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in horses in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
+                <w:t xml:space="preserve">Première description d’un foyer de babésiose canine à Babesia canis vogeli dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the WEVA (World Equine Veterinary Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Réunion conjointe de la Société Française de Parasitologie (SFP), de la Société Française de Mycologie Médicale (SFMM), du Groupement des Protistologues de Langue Française (GPLF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg (Faculté de médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441342v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la persistance des virus Influenza A dans un Ecosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,567 +6746,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Poux</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Development and validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato’ [Journal of Microbiological Methods 222 (2024) 106941]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masséglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hizo-Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Fingerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.107253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2025.107253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017179v1</w:t>
+                <w:t xml:space="preserve">hal-05268653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les périodes et zones les plus à risque d’exposition des ruminants aux tiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Development and validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato’ [Journal of Microbiological Methods 222 (2024) 106941]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission des agents pathogènes dans le complexe Tiques-Carnivores domestiques : quels enjeux en épidémiologie des maladies vectorielles à tiques et pour la prévention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2025.107253⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (91), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvcafe/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268653v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des agents pathogènes dans le complexe Tiques-Carnivores domestiques : quels enjeux en épidémiologie des maladies vectorielles à tiques et pour la prévention ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (91), pp.16-23. </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvcafe/2025036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05289763v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t>
@@ -7344,103 +7344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masséglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Hizo-Teufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Fingerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, pp.106941. </w:t>
@@ -7602,381 +7602,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">The distribution, phenology, host range and pathogen prevalence of Ixodes ricinus in France: a systematic map and narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Grégoire Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+                <w:t xml:space="preserve">Nathalie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Figoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanna Fite</w:t>
+                <w:t xml:space="preserve">Barbara Livoreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040763v1</w:t>
+                <w:t xml:space="preserve">hal-04203797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution, phenology, host range and pathogen prevalence of Ixodes ricinus in France: a systematic map and narrative review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie de Lyme chez le chien : mise à jour des points clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203797v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme chez le chien : mise à jour des points clés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04286125v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t>
               </w:r>
@@ -8094,295 +8094,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular assessment of Theileria equi and Babesia caballi prevalence in horses and ticks on horses in southeastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Sandoz</w:t>
+                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07441-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583830v1</w:t>
+                <w:t xml:space="preserve">hal-03510954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Molecular assessment of Theileria equi and Babesia caballi prevalence in horses and ticks on horses in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Rocafort-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (3), pp.999-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510954v3</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t>
               </w:r>
@@ -8420,51 +8420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t>
@@ -8506,90 +8506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8824,295 +8824,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letertre-Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corbin-Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959694v1</w:t>
+                <w:t xml:space="preserve">hal-02503295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Namèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Corbin-Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503295v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiques et Maladies, les grands enjeux d'aujourd'hui et de demain</w:t>
               </w:r>
@@ -9137,51 +9137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Dépêche Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Supplément 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9330,687 +9330,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lungworms and gastrointestinal parasites of domestic cats: a European perspective</w:t>
+                <w:t xml:space="preserve">First clinical case report of Cytauxzoon sp. infection in a domestic cat in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Giannelli</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Legroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gioia Capelli</w:t>
+                <w:t xml:space="preserve">Lénaïg Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Joachim</w:t>
+                <w:t xml:space="preserve">Marielle Servonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hinney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Losson</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-017-1009-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606649v1</w:t>
+                <w:t xml:space="preserve">hal-01606709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First clinical case report of Cytauxzoon sp. infection in a domestic cat in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial microbiota associated with &amp;lt;i&amp;gt;Rhipicephalus sanguineus&amp;lt;/i&amp;gt; (s.l.) ticks from France, Senegal and Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pingret</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-017-1009-4⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2352-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606709v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial microbiota associated with &amp;lt;i&amp;gt;Rhipicephalus sanguineus&amp;lt;/i&amp;gt; (s.l.) ticks from France, Senegal and Arizona</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Van Tran Van</w:t>
+                <w:t xml:space="preserve">Lungworms and gastrointestinal parasites of domestic cats: a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Giannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hinney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
+                <w:t xml:space="preserve">Bertrand Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (6), pp.1-10. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (9), pp.517-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2352-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597863v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong evidence for the presence of the tick &amp;lt;em&amp;gt;Hyalomma marginatum&amp;lt;/em&amp;gt; Koch, 1844 in southern continental France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. A. C. conduite à tenir face à une diarrhée chronique chez le furet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (63), pp.62-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632556v1</w:t>
+                <w:t xml:space="preserve">hal-02634617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. C. conduite à tenir face à une diarrhée chronique chez le furet</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong evidence for the presence of the tick &amp;lt;em&amp;gt;Hyalomma marginatum&amp;lt;/em&amp;gt; Koch, 1844 in southern continental France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1162-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10247,51 +10247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on epidemiology of canine babesiosis in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,51 +10480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bourdoiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10583,77 +10583,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence and molecular characterization of Babesia vogeli in naturally infected dogs and Rhipicephalus sanguineus ticks in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10729,51 +10729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influenza aviaire : Modélisation du risque d’infection d’Oiseaux à partir d’étangs contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11141,77 +11141,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiques et santé. Biologie, maladies, maîtrise du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11309,103 +11309,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. Biologie des tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques - Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11548,338 +11548,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture de la NOTE d’appui scientifique et technique de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « l’analyse du rapport d’un groupe de travail sur les maladies vectorielles à tiques (USDHHS, 2018) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970853v1</w:t>
+                <w:t xml:space="preserve">hal-04987505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04987505v1</w:t>
+                <w:t xml:space="preserve">hal-02952888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relecture de la NOTE d’appui scientifique et technique de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « l’analyse du rapport d’un groupe de travail sur les maladies vectorielles à tiques (USDHHS, 2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952888v1</w:t>
+                <w:t xml:space="preserve">hal-04970853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t>
               </w:r>
@@ -12014,353 +12014,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des risques pour la santé humaine et animale liés aux tiques du genre Hyalomma en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Sylvain Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0039, Anses. 2023, 300 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04276865v1</w:t>
+                <w:t xml:space="preserve">anses-04168421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques pour la santé humaine et animale liés aux tiques du genre Hyalomma en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boëte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0039, Anses. 2023, 300 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04168421v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04276865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur l’écologie, l’épidémiologie, la surveillance, la prévention et la lutte contre la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Livoreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] INRAE; Anses. 2020, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12382,51 +12382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la persistance des virus Influenza A dans un écosystème - Mémoire de Master 2 recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Joseph Fourier Grenoble 1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12448,51 +12448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bilharzies aviaires et la dermatite cercarienne : situation en région Rhône-Alpes et expositions expérimentales de canards colverts (Anas platyrhynchos) - Thèse d’exercice vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale Vétérinaire de Lyon (ENVL), Lyon, FRA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12837,51 +12837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho&#8209;nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chabanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdoiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierrette Chastagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyonvarch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Johany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Poirel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ren&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beaufils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mass&#233;glia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hizo-Teufel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Fingerle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107253" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvcafe/2025036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440497v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2024.106941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110317" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203797v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.291" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583830v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rocafort-Ferrer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07441-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04974494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Acosta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise P&#233;tavy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6071-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606649v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Capelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Joachim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.02.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Servonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pingret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1009-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597863v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente-Moro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2352-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632556v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76B9ZP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634617v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0525-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.04.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0VR57BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.01.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WVDQWXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayssade-Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Vuong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Loehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouzouraa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13647" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04970853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03263410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho&#8209;nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chabanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdoiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierrette Chastagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyonvarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Johany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Poirel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ren&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beaufils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mass&#233;glia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hizo-Teufel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Fingerle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvcafe/2025036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440497v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2024.106941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110317" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203797v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.291" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rocafort-Ferrer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07441-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04974494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Acosta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise P&#233;tavy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6071-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Servonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pingret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1009-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente-Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2352-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Capelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Joachim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinney" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.02.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76B9ZP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0525-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.04.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0VR57BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.01.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WVDQWXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayssade-Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Vuong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Loehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouzouraa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13647" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04970853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03263410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>