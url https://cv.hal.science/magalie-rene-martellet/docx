--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -994,290 +994,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cebe</w:t>
+                <w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Portal-Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735705v1</w:t>
+                <w:t xml:space="preserve">hal-02788566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Portal-Martineau</w:t>
+                <w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788566v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les effets de la météorologie dans la modélisation de l'activité des populations de tiques Ixodes ricinus dans le contexte du changement climatique</w:t>
               </w:r>
@@ -2109,8838 +2109,9097 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du parasitisme de la poule en élevage familial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévalence et diversité des agents de la Borréliose de Lyme dans les tiques et les rongeurs des espaces verts urbains et péri-urbains de la région Lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Arthur Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des 4 écoles organisée par le Laboratoire Virbac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Carros, France</w:t>
+              <w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986838v1</w:t>
+                <w:t xml:space="preserve">hal-05589430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion du parasitisme de la poule en élevage familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée des 4 écoles organisée par le Laboratoire Virbac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Carros, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217745v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t>
+                <w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440523v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques et risques associés en France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Biodiversité – forêts matures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vassieux-en-Vercors (PNR du Vercors), France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441462v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiques et risques associés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail TBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Biodiversité – forêts matures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vassieux-en-Vercors (PNR du Vercors), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974853v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail TBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634322v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dernat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632312v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Poux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+                <w:t xml:space="preserve">Laëtitia Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+              <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634450v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes d’Intelligence Artificielle pour l’identification du genre taxonomique des tiques, à partir de photos ou de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943386v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological, clinical and biological impact of hemoplasmas in cancer-bearing dogs: A prospective case-control study on 324 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Guyonvarch</w:t>
+                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ESVONC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, [S.l.], France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978325v1</w:t>
+                <w:t xml:space="preserve">anses-03943386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+                <w:t xml:space="preserve">Epidemiological, clinical and biological impact of hemoplasmas in cancer-bearing dogs: A prospective case-control study on 324 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cadoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Namèche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+                <w:t xml:space="preserve">A. Guyonvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proc. ESVONC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, [S.l.], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986819v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Namèche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988501v1</w:t>
+                <w:t xml:space="preserve">hal-04986819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+                <w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Namèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790334v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+                <w:t xml:space="preserve">Gabriel Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791421v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bord</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Johany</w:t>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790331v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sepulveda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Poux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790332v1</w:t>
+                <w:t xml:space="preserve">hal-02790331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+                <w:t xml:space="preserve">Séverine Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789671v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKISemio : un outil de testing collaboratif de cartes : application au risque de piqûre de tiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bimonte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019. Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp.241-257</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495070v1</w:t>
+                <w:t xml:space="preserve">hal-02789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WIKISemio : un outil de testing collaboratif de cartes : application au risque de piqûre de tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">SAGEO 2019. Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France. pp.241-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789664v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+                <w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t>
+              <w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789889v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and genetic characterization of Cryptosporidium spp. from captive reptiles in France: is there a risk for manipulators?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exoticscon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Atlanta (GA), United States</w:t>
+              <w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921529v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and genetic characterization of Cryptosporidium spp. from captive reptiles in France: is there a risk for manipulators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t>
+              <w:t xml:space="preserve">Exoticscon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789729v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Letertre-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Toillon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791344v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790684v1</w:t>
+                <w:t xml:space="preserve">hal-02791344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791406v1</w:t>
+                <w:t xml:space="preserve">hal-02790684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à Ixodes ricinus vecteur de la Borréliose de Lyme en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, sète, France. pp.20 slides</w:t>
+              <w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800092v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à Ixodes ricinus vecteur de la Borréliose de Lyme en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t>
+              <w:t xml:space="preserve">12ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, sète, France. pp.20 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797915v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie du Pathobiome des Tiques Rhipicephalus sanguineus et risque infectieux dans le bassin méditerranéen</w:t>
+                <w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Minard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+                <w:t xml:space="preserve">Leon M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de travail du projet PATHO-ID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442283v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des Nouveaux Animaux de Compagnie en France : enjeux et interrogations</w:t>
+                <w:t xml:space="preserve">Ecologie du Pathobiome des Tiques Rhipicephalus sanguineus et risque infectieux dans le bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles de conférences de l’Association Amis du Muséum de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.57 slides</w:t>
+              <w:t xml:space="preserve">Réunion de travail du projet PATHO-ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792024v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des « Nouveaux Animaux de Compagnie » en France : enjeux et interrogations</w:t>
+                <w:t xml:space="preserve">Le développement des Nouveaux Animaux de Compagnie en France : enjeux et interrogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des Amis du Muséum de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cycles de conférences de l’Association Amis du Muséum de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.57 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442298v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piroplasmose canine : au sujet de 10 cas ne répondant pas à un traitement classique à base d’imidocarbe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le développement des « Nouveaux Animaux de Compagnie » en France : enjeux et interrogations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GEMI (Groupe d’Etude en médecine Interne) &amp; du GECA (Groupe d’Etude en Cardiologie) de l’AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">Association des Amis du Muséum de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441672v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et caractérisation génétique des piroplasmes circulant chez les chiens et les tiques Rhipicephalus sanguineus dans le sud de la France : existe-t-il un processus co-évolutif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piroplasmose canine : au sujet de 10 cas ne répondant pas à un traitement classique à base d’imidocarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GdR Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Montpellier (Centre Agropolis), France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GEMI (Groupe d’Etude en médecine Interne) &amp; du GECA (Groupe d’Etude en Cardiologie) de l’AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442205v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t>
+                <w:t xml:space="preserve">Prévalence et caractérisation génétique des piroplasmes circulant chez les chiens et les tiques Rhipicephalus sanguineus dans le sud de la France : existe-t-il un processus co-évolutif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t>
+              <w:t xml:space="preserve">Réunion du GdR Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Montpellier (Centre Agropolis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794375v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t>
+                <w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bourdoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805858v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babésioses canines transmises par Rhipicephalus sanguineus dans le sud de la France : résultats d’une enquête initiée en janvier 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. René</w:t>
+                <w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Chabanne</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg (Faculté de médecine), France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441283v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in horses in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
+                <w:t xml:space="preserve">Babésioses canines transmises par Rhipicephalus sanguineus dans le sud de la France : résultats d’une enquête initiée en janvier 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the WEVA (World Equine Veterinary Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">8ème réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg (Faculté de médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441342v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description d’un foyer de babésiose canine à Babesia canis vogeli dans le sud de la France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Chabanne</w:t>
+                <w:t xml:space="preserve">Eco-epidemiology of Anaplasma phagocytophilum in horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pierrette Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion conjointe de la Société Française de Parasitologie (SFP), de la Société Française de Mycologie Médicale (SFMM), du Groupement des Protistologues de Langue Française (GPLF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Strasbourg (Faculté de médecine), France</w:t>
+              <w:t xml:space="preserve">12. Congress of the WEVA (World Equine Veterinary Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441265v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Première description d’un foyer de babésiose canine à Babesia canis vogeli dans le sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion conjointe de la Société Française de Parasitologie (SFP), de la Société Française de Mycologie Médicale (SFMM), du Groupement des Protistologues de Langue Française (GPLF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg (Faculté de médecine), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la persistance des virus Influenza A dans un Ecosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bicout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l’AEEMA (Association pour l’Etude de l’Epidémiologie des Maladies Animales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Ecole Nationale Vétérinaire. Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Development and validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato’ [Journal of Microbiological Methods 222 (2024) 106941]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial modeling of Borrelia genospecies in human-biting ticks from the French citizen science programme CiTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Fingerle</w:t>
+                <w:t xml:space="preserve">Thierno Madiou Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cougoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Dagostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2025.107253⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.12919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-42619-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268653v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les périodes et zones les plus à risque d’exposition des ruminants aux tiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">Corrigendum to ‘Development and validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato’ [Journal of Microbiological Methods 222 (2024) 106941]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masséglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hizo-Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Fingerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.107253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2025.107253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035377v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des agents pathogènes dans le complexe Tiques-Carnivores domestiques : quels enjeux en épidémiologie des maladies vectorielles à tiques et pour la prévention ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles sont les périodes et zones les plus à risque d’exposition des ruminants aux tiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289763v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission des agents pathogènes dans le complexe Tiques-Carnivores domestiques : quels enjeux en épidémiologie des maladies vectorielles à tiques et pour la prévention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (91), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvcafe/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05017179v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
+                <w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04010177v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Volker Fingerle</w:t>
+                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2024.106941⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440497v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and innocuity of lotilaner in the treatment of otodectic mange in ferrets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Mardini</w:t>
+                <w:t xml:space="preserve">Development and Validation of a multi-target TaqMan qPCR method for detection of Borrelia burgdorferi sensu lato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masséglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Hizo-Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Fingerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.106941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2024.106941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767419v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distribution, phenology, host range and pathogen prevalence of Ixodes ricinus in France: a systematic map and narrative review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and innocuity of lotilaner in the treatment of otodectic mange in ferrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fite</w:t>
+                <w:t xml:space="preserve">Mélanie Legain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Livoreil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Idee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.291⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 332, pp.110317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203797v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie de Lyme chez le chien : mise à jour des points clés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The distribution, phenology, host range and pathogen prevalence of Ixodes ricinus in France: a systematic map and narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Livoreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladie de Lyme chez le chien : mise à jour des points clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04040763v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geospatial Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672090v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+                <w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
+              <w:t xml:space="preserve">Geospatial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03510954v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular assessment of Theileria equi and Babesia caballi prevalence in horses and ticks on horses in southeastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Sandoz</w:t>
+                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07441-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583830v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ouillon</w:t>
+                <w:t xml:space="preserve">Molecular assessment of Theileria equi and Babesia caballi prevalence in horses and ticks on horses in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Rocafort-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (3), pp.999-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03672010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03084651v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les babésioses canines. Des affections enzootiques en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980212v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie et écologie des principales espèces de tiques chez les carnivores domestiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Zenner</w:t>
+                <w:t xml:space="preserve">Les babésioses canines. Des affections enzootiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (79), pp.44-52</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (79), pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974494v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+                <w:t xml:space="preserve">Biologie et écologie des principales espèces de tiques chez les carnivores domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (79), pp.44-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503295v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Namèche</w:t>
+                <w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letertre-Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corbin-Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959694v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiques et Maladies, les grands enjeux d'aujourd'hui et de demain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathews-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Namèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dépêche Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927517v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of the sperm ultrastructure of &amp;lt;em&amp;gt;Hypoderaeum conoideum&amp;lt;/em&amp;gt; (Digenea: Echinostomatidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiques et Maladies, les grands enjeux d'aujourd'hui et de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Pétavy</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Dépêche Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Supplément 162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621087v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First clinical case report of Cytauxzoon sp. infection in a domestic cat in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lénaïg Halos</w:t>
+                <w:t xml:space="preserve">Reinvestigation of the sperm ultrastructure of &amp;lt;em&amp;gt;Hypoderaeum conoideum&amp;lt;/em&amp;gt; (Digenea: Echinostomatidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pingret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucrecia Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Pétavy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-017-1009-4⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (12), pp.3725-3732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-018-6071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606709v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial microbiota associated with &amp;lt;i&amp;gt;Rhipicephalus sanguineus&amp;lt;/i&amp;gt; (s.l.) ticks from France, Senegal and Arizona</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First clinical case report of Cytauxzoon sp. infection in a domestic cat in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Servonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-017-1009-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2352-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01597863v1</w:t>
+                <w:t xml:space="preserve">hal-01606709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lungworms and gastrointestinal parasites of domestic cats: a European perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Losson</w:t>
+                <w:t xml:space="preserve">Bacterial microbiota associated with &amp;lt;i&amp;gt;Rhipicephalus sanguineus&amp;lt;/i&amp;gt; (s.l.) ticks from France, Senegal and Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2352-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606649v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. C. conduite à tenir face à une diarrhée chronique chez le furet</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lungworms and gastrointestinal parasites of domestic cats: a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Giannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hinney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (9), pp.517-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634617v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong evidence for the presence of the tick &amp;lt;em&amp;gt;Hyalomma marginatum&amp;lt;/em&amp;gt; Koch, 1844 in southern continental France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. A. C. conduite à tenir face à une diarrhée chronique chez le furet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (63), pp.62-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632556v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+                <w:t xml:space="preserve">Strong evidence for the presence of the tick &amp;lt;em&amp;gt;Hyalomma marginatum&amp;lt;/em&amp;gt; Koch, 1844 in southern continental France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1162-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636013v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Bouzouraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Attipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631083v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on epidemiology of canine babesiosis in Southern France</w:t>
+                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Chabanne</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-015-0525-3⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199690v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Babesia vogeli&amp;lt;/em&amp;gt;, un piroplasme à ne pas négliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1645, pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical signs, seasonal occurrence and causative agents of canine babesiosis in France: results of a multiregional study.</w:t>
+                <w:t xml:space="preserve">Update on epidemiology of canine babesiosis in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente-Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.04.034⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (223), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-015-0525-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652042v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence and molecular characterization of Babesia vogeli in naturally infected dogs and Rhipicephalus sanguineus ticks in southern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical signs, seasonal occurrence and causative agents of canine babesiosis in France: results of a multiregional study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bourdoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 187, pp.399-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.01.030⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 197 (1-2), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00723081v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza aviaire : Modélisation du risque d’infection d’Oiseaux à partir d’étangs contaminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">First evidence and molecular characterization of Babesia vogeli in naturally infected dogs and Rhipicephalus sanguineus ticks in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bicout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440474v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00723081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influenza aviaire : Modélisation du risque d’infection d’Oiseaux à partir d’étangs contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, pp.95-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visceral lesions in mammals and birds exposed to agents of human cercarial dermatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bayssade-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. N. Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin-Loehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 95 (4), pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10950,174 +11209,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma platys infection in dogs: epidemiological and clinical features from 24 naturally occurring clinical cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouzouraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ECVIM‐CA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (1), Wiley-Blackwell, pp.385, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvim.13647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11127,165 +11386,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiques et santé. Biologie, maladies, maîtrise du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120, 2026, Enjeux sciences, 978-2-7592-4205-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4206-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11295,154 +11554,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. Biologie des tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques - Biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9 782709 921008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11452,51 +11711,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des cartes météo des tiques en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11518,485 +11777,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiques, maladie de lyme et autres maladies à tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier-Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiques, maladie de Lyme et autres maladies à tiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relecture de la NOTE d’appui scientifique et technique de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail relatif à « l’analyse du rapport d’un groupe de travail sur les maladies vectorielles à tiques (USDHHS, 2018) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Ouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie René-Martellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/c0gnl8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12006,523 +12265,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques pour la santé humaine et animale liés aux tiques du genre Hyalomma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0039, Anses. 2023, 300 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04168421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses : Recommandations de stratégies d’utilisation de produits biocides dans un contexte inter-épidémique et épidémique contre les moustiques vecteurs de type Aedes, Anopheles et Culex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2020-SA-0029, Anses. 2023, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04276865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport bibliographique sur l’écologie, l’épidémiologie, la surveillance, la prévention et la lutte contre la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Livoreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] INRAE; Anses. 2020, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03263410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la persistance des virus Influenza A dans un écosystème - Mémoire de Master 2 recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Joseph Fourier Grenoble 1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bilharzies aviaires et la dermatite cercarienne : situation en région Rhône-Alpes et expositions expérimentales de canards colverts (Anas platyrhynchos) - Thèse d’exercice vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale Vétérinaire de Lyon (ENVL), Lyon, FRA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12532,165 +12791,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyme borreliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Dagostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Busani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Tagliapietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annapaola Rizzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.130-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12837,51 +13096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho&#8209;nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chabanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdoiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierrette Chastagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441462v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyonvarch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Johany" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921529v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Poirel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ren&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441672v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441342v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beaufils" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440658v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mass&#233;glia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hizo-Teufel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Fingerle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035377v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvcafe/2025036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440497v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2024.106941" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767419v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110317" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203797v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.291" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rocafort-Ferrer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07441-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04974494v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Acosta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise P&#233;tavy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6071-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legroux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Servonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pingret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1009-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente-Moro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2352-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Capelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Joachim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinney" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.02.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634617v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76B9ZP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0525-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.04.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0VR57BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.01.030" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WVDQWXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440474v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayssade-Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Vuong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Loehr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602887v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouzouraa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13647" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04970853v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03263410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Remmel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Freiche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Botelho&#8209;nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chabanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdoiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chastagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pierrette Chastagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441518v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Danjou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Carravieri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyonvarch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bimonte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Johany" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noiret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04921529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Claude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Poirel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ren&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441672v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442205v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Beaufils" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42619-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mass&#233;glia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Hizo-Teufel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Fingerle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107253" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289763v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvcafe/2025036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440497v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2024.106941" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767419v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mardini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110317" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulanger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Livoreil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.291" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03583830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Rocafort-Ferrer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jouli&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07441-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980212v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04974494v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04927517v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621087v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Miquel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Acosta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Toledo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise P&#233;tavy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-018-6071-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Legroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Servonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pingret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-017-1009-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597863v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente-Moro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2352-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606649v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioia Capelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Joachim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hinney" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.02.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76B9ZP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-015-0525-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.04.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0VR57BC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valiente Moro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.01.030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WVDQWXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440474v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bayssade-Dufour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Vuong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Loehr" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Martins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouzouraa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.13647" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796480v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier-Taussat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952888v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04970853v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168421v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baize" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276865v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bo&#235;te" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03263410v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442337v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04442323v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>