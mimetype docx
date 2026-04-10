--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2814,277 +2814,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086007v1</w:t>
+                <w:t xml:space="preserve">hal-01079788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+                <w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Brixen, Italy</w:t>
+              <w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079788v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t>
               </w:r>
@@ -4033,128 +4033,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukaya Keinj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Symposium on Biological and Medical Systems BMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.160-165, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order cumulants based method for continuous-time errors-in-variables system identification by fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4203,92 +4203,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaheddine Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Systems, Signals &amp; Devices, SSD'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSD.2011.5767441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des sous-espaces pour l'identification de modèles non entiers multivariables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4304,194 +4304,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone en Automatique (CIFA-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two set membership methods for frequency domain system identification using fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference - ACC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace method for continuous-time fractional system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4507,168 +4507,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint Malo, France. pp.TuA3.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-order analysis of the mode and amplitude estimates of a damped sinusoid using Matrix Pencil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Djermoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tomczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference, EUSIPCO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable identification of continuous-time fractional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4684,397 +4684,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multibody Systems, Nonlinear Dynamics, and Control (MSNDC) of the 2009 ASME International Design Engineering Technical Conferences and Computers and Information in Engineering Conferences (2009 IDETC/CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.MSNDC-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of fractional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set membership estimation of fractional models in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Firas Khemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Differentiation and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292371v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set membership estimation of fractional models in the frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation of fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khemane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Fractional Differentiation and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274310v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification d'un bief d'irrigation par une méthode de collocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Georges</w:t>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIME'2006</w:t>
+              <w:t xml:space="preserve">JIME 2006 - Journées Identification et Modélisation Expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Poiters, France. pp.032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un bief de rivière par une approche bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5087,89 +5087,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
+              <w:t xml:space="preserve">CIFA 2006 - 4ème Conférence Internationale Francophone en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of a Correlation Method for Time-Delay Estimation with Application to a River Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5195,67 +5195,67 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on System Identification, SYSID 2006, March</w:t>
+              <w:t xml:space="preserve">SYSID 2006 - 14th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5265,51 +5265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods for light propagation in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vinckenbosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5331,77 +5331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Tindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obara Tiphaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5411,114 +5411,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de retard dans des conditions expérimentales passives : application à l'identification de bief de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN10024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5665,51 +5665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hassler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bruniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2022.3213412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A33587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vinckenbosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Najar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13540-013-0017-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXWD7MB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2000982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2006.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA.2014.6967436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00270" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Galbrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Keinj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thierry Bastogne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767441" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086482v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907391v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obara Tiphaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hassler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bruniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2022.3213412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A33587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vinckenbosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Najar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13540-013-0017-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXWD7MB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2000982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2006.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA.2014.6967436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00270" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Galbrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Keinj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907391v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obara Tiphaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>