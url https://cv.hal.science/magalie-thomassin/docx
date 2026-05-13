--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -368,291 +368,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
+                <w:t xml:space="preserve">Aerodynamic coefficient identification of a space vehicle from multiple free-flight tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toussaint</w:t>
+                <w:t xml:space="preserve">Marie Albisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pinel</w:t>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Auger</w:t>
+                <w:t xml:space="preserve">Claude Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t>
+              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.426-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.A33587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399256v1</w:t>
+                <w:t xml:space="preserve">hal-01648615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic coefficient identification of a space vehicle from multiple free-flight tests</w:t>
+                <w:t xml:space="preserve">Proton MR spectroscopy and diffusion MR imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Albisser</w:t>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Berner</w:t>
+                <w:t xml:space="preserve">Florent Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spacecraft and Rockets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (2), pp.426-435. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.436-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.A33587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.17218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648615v1</w:t>
+                <w:t xml:space="preserve">hal-01399256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo methods for light propagation in biological tissues</w:t>
               </w:r>
@@ -2198,77 +2198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of MR Imaging and proton MR Spectroscopy imaging monitoring to predict tumor response to interstitial photodynamic therapy for glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2323,90 +2323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial photodynamic therapy for glioblastoma: interest of MRI monitoring to predict iPDT effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,856 +2442,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order cumulants in EIV system identification using fractional models. An electronic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manel Chetoui</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Fractional Differentiation and its Applications (ICFDA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Brixen, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717688v1</w:t>
+                <w:t xml:space="preserve">hal-01079788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic coefficients identification procedure of a finned projectile using magnetometers and videos free flight data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Dobre</w:t>
+                <w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Ballistics, ISB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Atlanta, Georgia, United States</w:t>
+              <w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088443v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-box identification of the pitch damping coefficient from free flight tests</w:t>
+                <w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Albisser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Berner</w:t>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICPA 2014 - International Congress on Photodynamic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079918v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging monitoring of interstitial photodynamic therapy for high grade glioma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durieux</w:t>
+                <w:t xml:space="preserve">Fourth order cumulants in EIV system identification using fractional models. An electronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Fractional Differentiation and its Applications (ICFDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Catania, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFDA.2014.6967436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079788v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles and radiation therapies: Main issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+                <w:t xml:space="preserve">Aerodynamic coefficients identification procedure of a finned projectile using magnetometers and videos free flight data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Albisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel SFNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">28th International Symposium on Ballistics, ISB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086007v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t>
+                <w:t xml:space="preserve">Grey-box identification of the pitch damping coefficient from free flight tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toussaint</w:t>
+                <w:t xml:space="preserve">Marie Albisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Dobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPA 2014 - International Congress on Photodynamic Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079400v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability investigation of the aerodynamic coefficients from free flight tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Albisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Dobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Atmospheric Flight Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Boston, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3444,701 +3444,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System identification using subspace-based methods and differentiation similarities in fractional pseudo-state space representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+                <w:t xml:space="preserve">Model of cell damage in single session radiation treatments based on continuous-time Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukaya Keinj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium on Fractional Differentiation and its Applications, FDA2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Symposium on Biological and Medical Systems BMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Budapest, Hungary. pp.160-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804790v1</w:t>
+                <w:t xml:space="preserve">hal-00762658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EIV methods for system identification with fractional models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System identification using subspace-based methods and differentiation similarities in fractional pseudo-state space representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th symposium on Fractional Differentiation and its Applications, FDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nanjing, China. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751748v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-Order Statistics-based methods for order and parameter estimation of continuous-time errors-in-variables fractional models</w:t>
+                <w:t xml:space="preserve">EIV methods for system identification with fractional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaheddine Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium on Fractional Differentiation and its Applications, FDA2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.1641-1646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762988v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation similarities in fractional pseudo-state space representations and subspace-based methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher-Order Statistics-based methods for order and parameter estimation of continuous-time errors-in-variables fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaheddine Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th symposium on Fractional Differentiation and its Applications, FDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nanjing, China. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751750v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Toussaint</w:t>
+                <w:t xml:space="preserve">Differentiation similarities in fractional pseudo-state space representations and subspace-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IFAC Symposium on System Identification, SYSID'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bruxelles, Belgium. pp.1641-1646, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753936v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of cell damage in single session radiation treatments based on continuous-time Markov chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roukaya Keinj</w:t>
+                <w:t xml:space="preserve">Optimization of illumination in interstitial photodynamic therapy for high-grade brain tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bastogne</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vallois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernest Galbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Symposium on Biological and Medical Systems BMS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Photodynamic Therapy and Photodiagnosis in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brixen, Italy. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762658v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order cumulants based method for continuous-time errors-in-variables system identification by fractional models</w:t>
               </w:r>
@@ -4714,243 +4714,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set membership estimation of fractional models in the frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation of fractional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khemane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Fractional Differentiation and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274310v1</w:t>
+                <w:t xml:space="preserve">hal-00292371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of fractional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set membership estimation of fractional models in the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raïssi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Firas Khemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractional Differentiation and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292371v1</w:t>
+                <w:t xml:space="preserve">hal-00274310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification d'un bief d'irrigation par une méthode de collocation</w:t>
               </w:r>
@@ -5178,51 +5178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bastogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSID 2006 - 14th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5665,51 +5665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hassler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bruniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2022.3213412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A33587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vinckenbosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Najar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13540-013-0017-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXWD7MB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2000982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2006.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA.2014.6967436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00270" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00321" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Galbrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Keinj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00081" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907391v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obara Tiphaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bastogne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hassler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bruniaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thomassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2022.3213412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hirtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lebourdais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14174114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albisser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Dobre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.A33587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toussaint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Auger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vinckenbosch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Tindel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Obara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chetoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Najar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13540-013-0017-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Mriouah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.08.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G4B8C8Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Malti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khemane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2009.05.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXWD7MB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2008.2000982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2006.12.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878778v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gantner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13683" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jouan-Hureaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312929v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Amouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFDA.2014.6967436" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869313v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukaya Keinj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00081" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762988v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00321" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Galbrun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Blondel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Djermoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tomczak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907391v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obara Tiphaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>