--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magalie WEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magalie-weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6573-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Weber exerce des activités d’ingénierie de connaissances au sein de l’unité de recherche INRAE BIA (Biopolymères, Interactions, Assemblages) située à Nantes et elle supervise la construction de l’ontologie de domaine couvrant les recherches du département Transform (ontologie PO2/TransformON) sur l’ingénierie des aliments, bioproduits et résidus issus des systèmes agri-alimentaires. Elle est également chargée de mission à la Direction pour la Science Ouverte (DipSO) au sein du pôle Numérique pour la Science (Num4Sci) où elle contribue aux projets en lien avec la sémantique et le partage des données de la recherche. Son projet de recherche au sein de l'équipe Interfaces Systèmes Dispersés de BIA s’articule autour de la représentation des connaissances et le raisonnement lié à l’exploration des interactions entre constituants alimentaires et leurs assemblages dans les matrices alimentaires, en particulier les interactions protéines-lipides et protéines-polyphénols, dans l'optique de formuler des aliments sains, durables, nutritionnellement intéressants et sensoriellement satisfaisants. De formation d'ingénieur en agroalimentaire, Magalie a d'abord exercé des activités dans le secteur privé laitier en tant que responsable qualité & hygiène, avant de s'orienter vers des activités de veille et de développement de bases de données. Elle s'est ensuite intéressée aux technologies du web et du web sémantique, et aux ontologies. Elle a également été responsable éditoriale de la revue scientifique &amp;quot;Le Lait-Dairy Science & Technology&amp;quot; pendant une dizaine d'années après avoir rejoint l'Institut National de la Recherche Agronomique (INRA) en 2005.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Retrieval Augmented Generation of Ontologies using Artificial Intelligence (DRAGON-AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anagnostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-024-00320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Process Ontology Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 15 (4), pp.1133-1164. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-223096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut (Juglans regia L.) kernel oil bodies recovered by aqueous extraction for utilization as ingredient in food emulsions: Exploration of their microstructure, composition and the effects of homogenization, pH, and salt ions on their physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113197. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Generic and Evolutive Wheel and Lexicon of Food Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3097. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Common Nutritional Vocabulary - From Food Production to Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.928837. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.928837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the properties of hemp seed oil bodies for food applications: Lipid composition, microstructure, surface properties and physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.110759. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, une ontologie pour structurer les connaissances et modéliser les comportements alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, an ontology for structuring knowledge and modeling consumer food behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Ontology Workshops (JOWO) - Episode XI: The Sicilian Summer under the Etna, co-located with the 15th International Conference on Formal Ontology in Information Systems (FOIS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOW- Integrated Food Ontology Workshop, Sep 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ontology and probabilistic models to enable knowledge integration and reverse engineering for sustainable food and bioproduct production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier, May 2024, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON and FermentON domain ontologies can help us achieve interoperability and reuse of data on (bio)processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioIndustry 4.0 - Summer Webinar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème web sémantique PO2/TransformON : en route vers le FAIR by Design !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des données de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, amU (SCD); MESR; CEDRE, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : A new domain ontology to integrate data on food and bioproducts engineering in a circular and sustainable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food Chemistry &amp; Technology (FCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for the Compositional Dietary Nutrition Ontology (CDNO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint Ontology WOrkshops (JOWO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Ontology and its Applications (IAOA), Aug 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nn International Conference on Lipid Droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des outils du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Techniques de l'Unité BIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de publication: les points de vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier pour plus d'impact: les clefs de la réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques de l'Inra: des modalités de diffusion variées dans un contexte de compétition internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées du réseau des métiers de l'édition scientifique publique (MEDICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary Organization: Lexicons and Ontologies in Sensory and Consumer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Visalli; Mara Virginia Galmarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Analysis of Text Data in Sensory and Consumer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection and Analysis of Text Data in Sensory and Consumer Science, Springer Nature Switzerland, pp.69-91, 2026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04851-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC FermentON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magalie WEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magalie-weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6573-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Weber exerce des activités d’ingénierie de connaissances au sein de l’unité de recherche INRAE BIA (Biopolymères, Interactions, Assemblages) située à Nantes et elle supervise la construction de l’ontologie de domaine couvrant les recherches du département Transform (ontologie PO2/TransformON) sur l’ingénierie des aliments, bioproduits et résidus issus des systèmes agri-alimentaires. Elle est également chargée de mission à la Direction pour la Science Ouverte (DipSO) au sein du pôle Numérique pour la Science (Num4Sci) où elle contribue aux projets en lien avec la sémantique et le partage des données de la recherche. Son projet de recherche au sein de l'équipe Interfaces Systèmes Dispersés de BIA s’articule autour de la représentation des connaissances et le raisonnement lié à l’exploration des interactions entre constituants alimentaires et leurs assemblages dans les matrices alimentaires, en particulier les interactions protéines-lipides et protéines-polyphénols, dans l'optique de formuler des aliments sains, durables, nutritionnellement intéressants et sensoriellement satisfaisants. De formation d'ingénieur en agroalimentaire, Magalie a d'abord exercé des activités dans le secteur privé laitier en tant que responsable qualité & hygiène, avant de s'orienter vers des activités de veille et de développement de bases de données. Elle s'est ensuite intéressée aux technologies du web et du web sémantique, et aux ontologies. Elle a également été responsable éditoriale de la revue scientifique &amp;quot;Le Lait-Dairy Science & Technology&amp;quot; pendant une dizaine d'années après avoir rejoint l'Institut National de la Recherche Agronomique (INRA) en 2005.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Retrieval Augmented Generation of Ontologies using Artificial Intelligence (DRAGON-AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anagnostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-024-00320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Process Ontology Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 15 (4), pp.1133-1164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-223096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut (Juglans regia L.) kernel oil bodies recovered by aqueous extraction for utilization as ingredient in food emulsions: Exploration of their microstructure, composition and the effects of homogenization, pH, and salt ions on their physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Common Nutritional Vocabulary - From Food Production to Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.928837. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.928837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Generic and Evolutive Wheel and Lexicon of Food Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3097. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the properties of hemp seed oil bodies for food applications: Lipid composition, microstructure, surface properties and physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.110759. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, une ontologie pour structurer les connaissances et modéliser les comportements alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, an ontology for structuring knowledge and modeling consumer food behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Ontology Workshops (JOWO) - Episode XI: The Sicilian Summer under the Etna, co-located with the 15th International Conference on Formal Ontology in Information Systems (FOIS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOW- Integrated Food Ontology Workshop, Sep 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON and FermentON domain ontologies can help us achieve interoperability and reuse of data on (bio)processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioIndustry 4.0 - Summer Webinar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème web sémantique PO2/TransformON : en route vers le FAIR by Design !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des données de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, amU (SCD); MESR; CEDRE, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ontology and probabilistic models to enable knowledge integration and reverse engineering for sustainable food and bioproduct production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier, May 2024, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : A new domain ontology to integrate data on food and bioproducts engineering in a circular and sustainable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food Chemistry &amp; Technology (FCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for the Compositional Dietary Nutrition Ontology (CDNO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint Ontology WOrkshops (JOWO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Ontology and its Applications (IAOA), Aug 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nn International Conference on Lipid Droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des outils du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Techniques de l'Unité BIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de publication: les points de vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier pour plus d'impact: les clefs de la réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques de l'Inra: des modalités de diffusion variées dans un contexte de compétition internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées du réseau des métiers de l'édition scientifique publique (MEDICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary Organization: Lexicons and Ontologies in Sensory and Consumer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Visalli; Mara Virginia Galmarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Analysis of Text Data in Sensory and Consumer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection and Analysis of Text Data in Sensory and Consumer Science, Springer Nature Switzerland, pp.69-91, 2026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04851-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC FermentON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B217E4"/>
+    <w:nsid w:val="65E6C226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6573-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anagnostopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blumberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Cameron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-024-00320-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113197" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Walls" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.928837" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04851-6_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6573-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anagnostopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blumberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Cameron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-024-00320-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Walls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.928837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04851-6_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>