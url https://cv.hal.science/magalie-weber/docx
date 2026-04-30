--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magalie WEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magalie-weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6573-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Weber exerce des activités d’ingénierie de connaissances au sein de l’unité de recherche INRAE BIA (Biopolymères, Interactions, Assemblages) située à Nantes et elle supervise la construction de l’ontologie de domaine couvrant les recherches du département Transform (ontologie PO2/TransformON) sur l’ingénierie des aliments, bioproduits et résidus issus des systèmes agri-alimentaires. Elle est également chargée de mission à la Direction pour la Science Ouverte (DipSO) au sein du pôle Numérique pour la Science (Num4Sci) où elle contribue aux projets en lien avec la sémantique et le partage des données de la recherche. Son projet de recherche au sein de l'équipe Interfaces Systèmes Dispersés de BIA s’articule autour de la représentation des connaissances et le raisonnement lié à l’exploration des interactions entre constituants alimentaires et leurs assemblages dans les matrices alimentaires, en particulier les interactions protéines-lipides et protéines-polyphénols, dans l'optique de formuler des aliments sains, durables, nutritionnellement intéressants et sensoriellement satisfaisants. De formation d'ingénieur en agroalimentaire, Magalie a d'abord exercé des activités dans le secteur privé laitier en tant que responsable qualité & hygiène, avant de s'orienter vers des activités de veille et de développement de bases de données. Elle s'est ensuite intéressée aux technologies du web et du web sémantique, et aux ontologies. Elle a également été responsable éditoriale de la revue scientifique &amp;quot;Le Lait-Dairy Science & Technology&amp;quot; pendant une dizaine d'années après avoir rejoint l'Institut National de la Recherche Agronomique (INRA) en 2005.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Retrieval Augmented Generation of Ontologies using Artificial Intelligence (DRAGON-AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anagnostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-024-00320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Process Ontology Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 15 (4), pp.1133-1164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-223096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut (Juglans regia L.) kernel oil bodies recovered by aqueous extraction for utilization as ingredient in food emulsions: Exploration of their microstructure, composition and the effects of homogenization, pH, and salt ions on their physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Common Nutritional Vocabulary - From Food Production to Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.928837. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.928837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Generic and Evolutive Wheel and Lexicon of Food Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3097. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the properties of hemp seed oil bodies for food applications: Lipid composition, microstructure, surface properties and physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.110759. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, une ontologie pour structurer les connaissances et modéliser les comportements alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, an ontology for structuring knowledge and modeling consumer food behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Ontology Workshops (JOWO) - Episode XI: The Sicilian Summer under the Etna, co-located with the 15th International Conference on Formal Ontology in Information Systems (FOIS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOW- Integrated Food Ontology Workshop, Sep 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON and FermentON domain ontologies can help us achieve interoperability and reuse of data on (bio)processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioIndustry 4.0 - Summer Webinar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème web sémantique PO2/TransformON : en route vers le FAIR by Design !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des données de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, amU (SCD); MESR; CEDRE, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ontology and probabilistic models to enable knowledge integration and reverse engineering for sustainable food and bioproduct production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier, May 2024, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : A new domain ontology to integrate data on food and bioproducts engineering in a circular and sustainable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food Chemistry &amp; Technology (FCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for the Compositional Dietary Nutrition Ontology (CDNO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint Ontology WOrkshops (JOWO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Ontology and its Applications (IAOA), Aug 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nn International Conference on Lipid Droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des outils du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Techniques de l'Unité BIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de publication: les points de vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier pour plus d'impact: les clefs de la réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques de l'Inra: des modalités de diffusion variées dans un contexte de compétition internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées du réseau des métiers de l'édition scientifique publique (MEDICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary Organization: Lexicons and Ontologies in Sensory and Consumer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Visalli; Mara Virginia Galmarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Analysis of Text Data in Sensory and Consumer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection and Analysis of Text Data in Sensory and Consumer Science, Springer Nature Switzerland, pp.69-91, 2026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04851-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC FermentON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Magalie WEBER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">magalie-weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6573-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Weber exerce des activités d’ingénierie de connaissances au sein de l’unité de recherche INRAE BIA (Biopolymères, Interactions, Assemblages) située à Nantes et elle supervise la construction de l’ontologie de domaine couvrant les recherches du département Transform (ontologie PO²/TransformON) sur l’ingénierie des aliments, bioproduits et résidus issus des systèmes agri-alimentaires. Depuis 2020, elle est également chargée de mission à la Direction pour la Science Ouverte (DipSO) au sein du pôle Numérique pour la Science (Num4Sci) où elle contribue aux projets en lien avec la sémantique et le partage des données de la recherche. Son projet de recherche au sein de l'équipe Interfaces Systèmes Dispersés de BIA s’articule autour de la représentation des connaissances et le raisonnement lié à l’exploration des interactions entre constituants alimentaires et leurs assemblages dans les matrices alimentaires, en particulier les interactions protéines-lipides et protéines-polyphénols, dans l'optique de formuler des aliments sains, durables, nutritionnellement intéressants et sensoriellement satisfaisants. De formation d'ingénieur en agroalimentaire, Magalie a d'abord exercé des activités dans le secteur privé laitier en tant que responsable qualité & hygiène, avant de s'orienter vers des activités de veille et de développement de bases de données. Elle s'est ensuite intéressée aux technologies du web et du web sémantique, à l'ingénierie des connaissances et au développement d'outils d'aide à la décision. Elle a également été responsable éditoriale de la revue scientifique &amp;quot;Le Lait-Dairy Science & Technology&amp;quot; au sein du Laboratoire de Recherche en Technologie Laitière situé à Rennes (actuellement Science et Technologie du Lait et de l'Oeuf) de 2005 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset for common wheat (Triticum aestivum L.) grain and flour characterization using classical and advanced analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chambrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59, pp.111375. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsions stabilized by pea protein-rich ingredients as an alternative to dairy proteins for food sustainability: Unveiling the key role of pea endogenous lipids in the surface-induced crystallization of milk fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100921. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Retrieval Augmented Generation of Ontologies using Artificial Intelligence (DRAGON-AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anagnostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhiannon Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-024-00320-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBO Foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Process Ontology Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 15 (4), pp.1133-1164. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-223096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walnut (Juglans regia L.) kernel oil bodies recovered by aqueous extraction for utilization as ingredient in food emulsions: Exploration of their microstructure, composition and the effects of homogenization, pH, and salt ions on their physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 173, pp.113197. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.47. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards FAIRization of product-focused sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Schlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 104, pp.104765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2022.104765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a Generic and Evolutive Wheel and Lexicon of Food Textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3097. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Common Nutritional Vocabulary - From Food Production to Diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Walls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.928837. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.928837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the properties of hemp seed oil bodies for food applications: Lipid composition, microstructure, surface properties and physical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.110759. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Manage Incompleteness of Nutritional Food Sources?: A solution using FoodOn as pivot ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJAEIS.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, une ontologie pour structurer les connaissances et modéliser les comportements alimentaires des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de l’Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConsomON, an ontology for structuring knowledge and modeling consumer food behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Ontology Workshops (JOWO) - Episode XI: The Sicilian Summer under the Etna, co-located with the 15th International Conference on Formal Ontology in Information Systems (FOIS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFOW- Integrated Food Ontology Workshop, Sep 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling ontology and probabilistic models to enable knowledge integration and reverse engineering for sustainable food and bioproduct production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhenoHarmonis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier, May 2024, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON and FermentON domain ontologies can help us achieve interoperability and reuse of data on (bio)processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioIndustry 4.0 - Summer Webinar 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écosystème web sémantique PO2/TransformON : en route vers le FAIR by Design !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des données de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, amU (SCD); MESR; CEDRE, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) production: Processes stored in data warehouse structured by an ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Magnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Grousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cap d'Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON: a New Domain Ontology for Integrating Food, Feed, Bio-products and Waste in a Circular and Sustainable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2023 Integrated Food Ontology Workshop, 9th Joint Ontology Workshops (JOWO 2023), co-located with FOIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Direction pour la Science Ouverte favorise l'adoption des approches sémantiques à INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM- Science ouverte et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J8GANU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : A new domain ontology to integrate data on food and bioproducts engineering in a circular and sustainable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Food Chemistry &amp; Technology (FCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2/TransformON : une nouvelle ontologie de domaine pour l'intégration des données sur les aliments, les bioproduits et les biodéchets dans une approche circulaire et durable des sytèmes agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement IN-OVIVE, adossé à la conférence Ingénierie des Connaissances @PFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA- Association Française d’Intelligence Artificielle, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins ontologiques pour la transformation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2023 : 34es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for the Compositional Dietary Nutrition Ontology (CDNO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andrés-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Blumberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint Ontology WOrkshops (JOWO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Association for Ontology and its Applications (IAOA), Aug 2022, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement et enrichissement d’ontologies utilisées par deux systèmes d’informations gérant des données expérimentales sur les procédés de transformation : OpenSILEX-EnviBIS et PO2 BaGaTel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IN-OVIVE, organisé dans le cadre de la conférence Ingénierie des connaissances IC-2022, PFIA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Rostain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Incompleteness and Validating the Content of Nutritional Food Sources using FoodOn as Pivot Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Biomedical Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolzano Summer of Knowledge 2021, Sep 2021, Bolzano, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijaeis.20211001.oa4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Dooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp seed oil bodies for food applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nn International Conference on Lipid Droplets and Oleosomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new alignment method based on FoodOn as pivot ontology to integrate nutritional legacy data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 - Integrated Food Ontology Workshop @ ICBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food transformation process description using PO2 and FoodOn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dibie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2020 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des outils du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Techniques de l'Unité BIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège: a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de publication: les points de vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier pour plus d'impact: les clefs de la réussite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues scientifiques de l'Inra: des modalités de diffusion variées dans un contexte de compétition internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées du réseau des métiers de l'édition scientifique publique (MEDICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Réau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreenFoodTech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alrick Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GdR Traitement automatique des langues (GDR TAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obo foundry food ontology interconnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damion Doodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Andres-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Carmody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duccio Cavalieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFOW 2021 Integrated Food Ontology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. 2969, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilege : a database gathering microbial phenotypes of food interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedis Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Buchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un glossaire panification aux standards du web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Journées Techniques des Industries Céréalières (JTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulary Organization: Lexicons and Ontologies in Sensory and Consumer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Visalli; Mara Virginia Galmarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Analysis of Text Data in Sensory and Consumer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection and Analysis of Text Data in Sensory and Consumer Science, Springer Nature Switzerland, pp.69-91, 2026, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04851-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Flavor Compounds by Lactic Acid Bacteria in Fermented Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Pogacic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology of Lactic Acid Bacteria Novel Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-0-8138-1583-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de l’IA avec le Thésaurus INRAE (et vice versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus vs Intelligence Artificielle : &amp;quot;Un thésaurus a t-il encore un sens dans un monde d'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Lesavourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses dans les produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 6p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/xtcv-5b27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des définitions textuelles à mon thésaurus ou à mon ontologie. Comment rester dans la légalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/sbey-xa19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC FermentON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de projet AIC TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 5 : Interrogation des données avec SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315911v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 0 : Séquence introductive - Présentation des outils et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO² ecosystem, France. 2025, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315840v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 3 : Import-Export de projet et utilisation du script Convert²PO²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO²ecosystem, France. 2025, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315887v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 1 : Bases de PO²Manager et SPO²Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 2 : Fonctions avancées de PO²Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315863v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la structuration des données avec le modèle Process and Observation Ontology (PO²) et le vocabulaire TransformON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315925v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquence 4 : Mise en qualité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Data management with the PO2 ecosystem, France. 2025, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315902v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ontologies pour la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple PO2 Query (SPO2Q), a querying tool to retrieve biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ibanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Engine, an application programming interface associated with the Process and Observation (PO2) software ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PO2 Manager, an annotation tool to edit biomass transformation and characterization itineraries using the Process and Observation (PO2) Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId208"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E6C226"/>
+    <w:nsid w:val="2F74A93B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6573-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anagnostopoulos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blumberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Cameron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-024-00320-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Walls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.928837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04851-6_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magalie-weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6573-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anagnostopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Blumberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Cameron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-024-00320-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Dooley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carmody" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Cavalieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Chan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-223096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bondu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Walls" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.928837" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110759" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.20211001.oa4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146634v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808273v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836308v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Magnac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04256248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J8GANU" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05091500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijaeis.20211001.oa4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Andres-Hernandez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03013147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedis Dridi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damion Doodley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04851-6_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pogacic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118868404.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lesavourey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449716v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xtcv-5b27" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925102v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sbey-xa19" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315911v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Piaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315840v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315887v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315873v3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315863v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315925v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315902v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501660v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:360ce0db73073210c9e95ee9ee44cb50fc31d9bd" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a39345ca80cab0c8026ff3591a601fc1f1320909" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:32f601791e1a504bbebfd2fae91df8d8fad45009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>