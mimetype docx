--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -342,429 +342,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root expansion microscopy: A robust method for super resolution imaging in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Grison</w:t>
+                <w:t xml:space="preserve">Jessica Perez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maucort</w:t>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dumazel</w:t>
+                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Champelovier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yutaro Shimizu</w:t>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujith Sritharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koaf050⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165360v1</w:t>
+                <w:t xml:space="preserve">hal-04963028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking through a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (3), pp.424-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41556-025-01624-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodesmata act as unconventional membrane contact sites regulating intercellular molecular exchange in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Root expansion microscopy: A robust method for super resolution imaging in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwennogan Dubois</w:t>
+                <w:t xml:space="preserve">Guillaume Maucort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glavier</w:t>
+                <w:t xml:space="preserve">Amandine Dumazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujith Sritharan</w:t>
+                <w:t xml:space="preserve">Dorian Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaro Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188 (4), pp.958-977.e23. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.koaf050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koaf050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963028v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,840 +1012,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic fingerprinting reveals specific xyloglucan and pectin signatures in the cell wall purified with primary plasmodesmata</w:t>
+                <w:t xml:space="preserve">The receptor kinase SRF3 coordinates iron-level and flagellin dependent defense and growth responses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paterlini</w:t>
+                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sechet</w:t>
+                <w:t xml:space="preserve">Santosh Satbhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Immel</w:t>
+                <w:t xml:space="preserve">Lukas Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grison</w:t>
+                <w:t xml:space="preserve">Matias Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pilard</w:t>
+                <w:t xml:space="preserve">Min Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1020506. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1020506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32167-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842878v1</w:t>
+                <w:t xml:space="preserve">hal-03765789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor kinase SRF3 coordinates iron-level and flagellin dependent defense and growth responses in plants</w:t>
+                <w:t xml:space="preserve">Enzymatic fingerprinting reveals specific xyloglucan and pectin signatures in the cell wall purified with primary plasmodesmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pierre Platre</w:t>
+                <w:t xml:space="preserve">A. Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Satbhai</w:t>
+                <w:t xml:space="preserve">J. Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Brent</w:t>
+                <w:t xml:space="preserve">F. Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Gleason</w:t>
+                <w:t xml:space="preserve">M. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Cao</w:t>
+                <w:t xml:space="preserve">S. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4445. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1020506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32167-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1020506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765789v1</w:t>
+                <w:t xml:space="preserve">hal-03842878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Protein Enrichment at Plasmodesmata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">LPIAT, a lyso-Phosphatidylinositol Acyltransferase, Modulates Seed Germination in Arabidopsis thaliana through PIP Signalling Pathways and is Involved in Hyperosmotic Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Wattelet-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3545⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21051654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151457v1</w:t>
+                <w:t xml:space="preserve">hal-02990514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipids in plants: a guidebook on their function in membrane architecture, cellular processes, and environmental or developmental responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantification of Protein Enrichment at Plasmodesmata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise Simon‐plas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mongrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 594 (22), pp.3719-3738. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149039v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dare to change, the dynamics behind plasmodesmata-mediated cell-to-cell communication</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sphingolipids in plants: a guidebook on their function in membrane architecture, cellular processes, and environmental or developmental responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Simon‐plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.10.009⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 594 (22), pp.3719-3738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436036v1</w:t>
+                <w:t xml:space="preserve">hal-03149039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPIAT, a lyso-Phosphatidylinositol Acyltransferase, Modulates Seed Germination in Arabidopsis thaliana through PIP Signalling Pathways and is Involved in Hyperosmotic Response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dare to change, the dynamics behind plasmodesmata-mediated cell-to-cell communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21051654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2019.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990514v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Membrane-Associated Receptor-like Kinases Relocalize to Plasmodesmata in Response to Osmotic Stress 1[OPEN]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1935,51 +1935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant lipids: Key players of plasma membrane organization and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiilah Mamode Cassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangli Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiwen Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,64 +2242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (8), pp.e47182. </w:t>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171 (1), pp.468-482. </w:t>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Wewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,103 +2905,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Society for Cell Biology (SBCF) - The Cell Biology of Plants and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
@@ -3030,77 +3030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super Resolution Expansion Microscopy applied at tissue scale in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maucort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dumazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3218,540 +3218,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised model of the ER/pre-Golgi interface: towards the identification of the intermediate compartment in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution Life Time STED and expansion microscopy applied at tissue scale in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali S Grison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB centenary Conference 2023 in the “Exocytosis in plant cells” section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811504v1</w:t>
+                <w:t xml:space="preserve">hal-05165276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A revised model of the ER/pre-Golgi interface: towards the identification of the intermediate compartment in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
+              <w:t xml:space="preserve">SEB centenary Conference 2023 in the “Exocytosis in plant cells” section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811903v1</w:t>
+                <w:t xml:space="preserve">hal-04811504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution expansion microscopy applied at tissue scale in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165282v1</w:t>
+                <w:t xml:space="preserve">hal-04811903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Super-resolution expansion microscopy applied at tissue scale in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology - Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811914v1</w:t>
+                <w:t xml:space="preserve">hal-05165282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Life Time STED and expansion microscopy applied at tissue scale in plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology - Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165276v1</w:t>
+                <w:t xml:space="preserve">hal-04811914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3769,103 +3769,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - PLant membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Helsingor, Denmark</w:t>
@@ -3894,103 +3894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Biology Interface Day 2024” (CBID2024) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Pessac, France</w:t>
@@ -4019,103 +4019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trfficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop “Trafficking and Glycosylation at the Golgi Apparatus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Sorrento (Italie), Italy</w:t>
@@ -4144,103 +4144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Meeting of the European Network of Plant Endomembrane Research- ENPER meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
@@ -4263,398 +4263,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution Lifetime-STED and Expansion Microscopy applied at the tissue scale in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali S Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maucort Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dumazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandez-Monreal Monica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Network France Japan Frontiers in Plant Biology (IRN FJPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), France</w:t>
+              <w:t xml:space="preserve">Conférence Microscopie des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118450v1</w:t>
+                <w:t xml:space="preserve">hal-05165259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution Lifetime-STED and Expansion Microscopy applied at the tissue scale in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Fernandez-Monreal</w:t>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">International Research Network France Japan Frontiers in Plant Biology (IRN FJPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165253v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution Lifetime-STED and Expansion Microscopy applied at the tissue scale in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maucort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dumazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernandez-Monreal Monica</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monica Fernandez-Monreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Microscopie des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165259v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nano-LC-MS/MS methods improve plasmodesmata proteome knowledge</w:t>
               </w:r>
@@ -4819,64 +4819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoselin Benitez-Alfonso; Manfred Heinlein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmodesmata. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2457, Springer; Humana, pp.189-207, 2022, Methods in Molecular Biology, 978-1-0716-2132-5. </w:t>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunopurification of Intact Endosomal Compartments for Lipid Analyses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,51 +5044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of plasmodesmata from Arabidopsis suspension culture cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Fernandez-Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,77 +5324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Root Expansion Microscopy (ROOT-ExM): A streamlined super resolution method for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali S Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maucort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dumazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,103 +5429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis- Golgi tubular network in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cordelières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,51 +5697,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of membrane microdomains in plasmodesmata mediated intercellular communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vegetal Biology. Université de Bordeaux, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018BORD0426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5858,51 +5858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7B2F1F7"/>
+    <w:nsid w:val="94409444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6089,51 +6089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magaligrison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3080-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235473669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/145155767476127762226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maucort" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dumazel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Champelovier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf050" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542052v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beauchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;vaudant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon&#8208;plas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051654" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gouguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2018.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangli Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Ram Yadav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paterlini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Belevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0429-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Nie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S Grison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucort Guillaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez-Monreal Monica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez-Calvino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1523-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magaligrison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3080-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235473669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/145155767476127762226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maucort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dumazel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Champelovier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542052v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beauchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;vaudant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3545" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon&#8208;plas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gouguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2018.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangli Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Ram Yadav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paterlini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Belevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0429-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Nie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S Grison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucort Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez-Monreal Monica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez-Calvino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1523-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>