--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -744,295 +744,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
+                <w:t xml:space="preserve">The CELL NUMBER REGULATOR FW2.2 protein regulates cell-to-cell communication in tomato by modulating callose deposition at plasmodesmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
+                <w:t xml:space="preserve">Arthur Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Moreau</w:t>
+                <w:t xml:space="preserve">Norbert Bollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Petit</w:t>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+                <w:t xml:space="preserve">Frédéric Gévaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.883-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737079v1</w:t>
+                <w:t xml:space="preserve">hal-04542052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CELL NUMBER REGULATOR FW2.2 protein regulates cell-to-cell communication in tomato by modulating callose deposition at plasmodesmata</w:t>
+                <w:t xml:space="preserve">Plant plasmodesmata bridges form through ER-dependent incomplete cytokinesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Beauchet</w:t>
+                <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Bollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Grison</w:t>
+                <w:t xml:space="preserve">Hortense Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gévaudant</w:t>
+                <w:t xml:space="preserve">Tatiana Souza-Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (2), pp.883-901. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 386 (6721), pp.538-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adn4630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542052v2</w:t>
+                <w:t xml:space="preserve">hal-04737079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor kinase SRF3 coordinates iron-level and flagellin dependent defense and growth responses in plants</w:t>
               </w:r>
@@ -1433,51 +1433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Protein Enrichment at Plasmodesmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,64 +1684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dare to change, the dynamics behind plasmodesmata-mediated cell-to-cell communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maria Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Patrick Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple C2 domains and transmembrane region proteins (MCTPs) tether membranes at plasmodesmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,277 +2899,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super Resolution Expansion Microscopy applied at tissue scale in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maucort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dumazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Boutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Society for Cell Biology (SBCF) - The Cell Biology of Plants and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">FOM Focus On Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811923v1</w:t>
+                <w:t xml:space="preserve">hal-05165299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super Resolution Expansion Microscopy applied at tissue scale in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOM Focus On Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">French Society for Cell Biology (SBCF) - The Cell Biology of Plants and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165299v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
@@ -3412,221 +3412,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution expansion microscopy applied at tissue scale in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
+              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811903v1</w:t>
+                <w:t xml:space="preserve">hal-05165282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution expansion microscopy applied at tissue scale in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ER-to-Golgi trafficking via a dynamic intermediate cis-Golgi tubular network in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Montrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">23rd Meeting of the European Network for Plant Endomembrane Research (ENPER 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Constance, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165282v1</w:t>
+                <w:t xml:space="preserve">hal-04811903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-to-Golgi trafficking via an intermediate cis-Golgi tubular network in Arabidopsis</w:t>
               </w:r>
@@ -5547,103 +5547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FW2.2/CNR protein regulates cell-to-cell communication in tomato by modulating callose deposition at plasmodesmata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gévaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5858,51 +5858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94409444"/>
+    <w:nsid w:val="1098D1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6089,51 +6089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magaligrison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3080-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235473669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/145155767476127762226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maucort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dumazel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Champelovier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542052v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beauchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;vaudant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3545" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon&#8208;plas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gouguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2018.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangli Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Ram Yadav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paterlini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Belevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0429-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Nie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S Grison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucort Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez-Monreal Monica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez-Calvino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1523-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/magaligrison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3080-3686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235473669" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/145155767476127762226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Goldy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Shimizu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb8498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perez-Sancho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennogan Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sritharan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.11.034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foug&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laquel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Montrazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01624-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maucort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dumazel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Champelovier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542052v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Beauchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;vaudant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Patrick Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Moraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn4630" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03765789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pierre Platre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Satbhai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Gleason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32167-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paterlini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sechet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Immel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1020506" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wattelet-Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maria Bayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3545" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiilah Mamode Cassim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Ito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Simon&#8208;plas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mongrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13987" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2019.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kirk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L Brault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Na Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Schulze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997549v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gouguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gronnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Germain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2018.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangli Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Ren" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shri Ram Yadav" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paterlini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Belevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0429-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Nie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01814" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Wewer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135731" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S Grison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165276v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maucort Guillaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez-Monreal Monica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626801v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2132-5_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Esnay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0767-1_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Fernandez-Calvino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1523-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04266603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03084251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BORD0426" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>