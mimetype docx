--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -380,234 +380,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques alimentaires des agriculteurs dans les espaces ruraux métropolitains, signe d’une culture « agri-alimentaire » spécifique dans la métropolisation ?</w:t>
+                <w:t xml:space="preserve">Farmers’ sustainable food practices in metropolitan spaces: specific lifestyles or new inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Actualités de la recherche en alimentation &amp; gastronomie Environnement, goût &amp; saveurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Sep 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Geographical Societies in Europe, Jun 2021, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335377v1</w:t>
+                <w:t xml:space="preserve">hal-04335189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solidarités complexes autour de l’alimentation - Approches par les discours et pratiques des ménages agricoles des espaces périurbains et ruraux métropolitains de l'Île-de-France</w:t>
+                <w:t xml:space="preserve">Les pratiques alimentaires des agriculteurs dans les espaces ruraux métropolitains, signe d’une culture « agri-alimentaire » spécifique dans la métropolisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Quand les solidarités font territoires. Interroger les géographies du lien social à l’aune de la crise globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF); Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE); Université d’Orléans; Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Val-de-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Actualités de la recherche en alimentation &amp; gastronomie Environnement, goût &amp; saveurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Sep 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335265v1</w:t>
+                <w:t xml:space="preserve">hal-04335377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ sustainable food practices in metropolitan spaces: specific lifestyles or new inequalities?</w:t>
+                <w:t xml:space="preserve">Des solidarités complexes autour de l’alimentation - Approches par les discours et pratiques des ménages agricoles des espaces périurbains et ruraux métropolitains de l'Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Geographical Societies in Europe, Jun 2021, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque international Quand les solidarités font territoires. Interroger les géographies du lien social à l’aune de la crise globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF); Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE); Université d’Orléans; Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Val-de-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335189v1</w:t>
+                <w:t xml:space="preserve">hal-04335265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des modèles alimentaires dans les transitions des exploitations agricoles des espaces ruraux métropolitains</w:t>
               </w:r>
@@ -936,51 +936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>