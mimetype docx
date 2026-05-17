--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -106,200 +106,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions alimentaires dans les espaces ruraux périurbains franciliens : une approche par l’assiette des ménages agricoles</w:t>
+                <w:t xml:space="preserve">Pour une approche intégrée des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20749⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335168v1</w:t>
+                <w:t xml:space="preserve">hal-03882050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche intégrée des systèmes alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transitions alimentaires dans les espaces ruraux périurbains franciliens : une approche par l’assiette des ménages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.23579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.20749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03882050v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -311,333 +311,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including farmer’s food practices in food policies - Île-de-france (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les pratiques alimentaires des agriculteurs dans les espaces ruraux métropolitains, signe d’une culture « agri-alimentaire » spécifique dans la métropolisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RGS-IBG, Aug 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'étude Actualités de la recherche en alimentation &amp; gastronomie Environnement, goût &amp; saveurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Sep 2021, Visio conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335231v1</w:t>
+                <w:t xml:space="preserve">hal-04335377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ sustainable food practices in metropolitan spaces: specific lifestyles or new inequalities?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des solidarités complexes autour de l’alimentation - Approches par les discours et pratiques des ménages agricoles des espaces périurbains et ruraux métropolitains de l'Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Geographical Societies in Europe, Jun 2021, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque international Quand les solidarités font territoires. Interroger les géographies du lien social à l’aune de la crise globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF); Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE); Université d’Orléans; Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Val-de-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335189v1</w:t>
+                <w:t xml:space="preserve">hal-04335265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques alimentaires des agriculteurs dans les espaces ruraux métropolitains, signe d’une culture « agri-alimentaire » spécifique dans la métropolisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Farmers’ sustainable food practices in metropolitan spaces: specific lifestyles or new inequalities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Actualités de la recherche en alimentation &amp; gastronomie Environnement, goût &amp; saveurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes School of Business, Sep 2021, Visio conference, France</w:t>
+              <w:t xml:space="preserve">8th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Geographical Societies in Europe, Jun 2021, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335377v1</w:t>
+                <w:t xml:space="preserve">hal-04335189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solidarités complexes autour de l’alimentation - Approches par les discours et pratiques des ménages agricoles des espaces périurbains et ruraux métropolitains de l'Île-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Including farmer’s food practices in food policies - Île-de-france (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Quand les solidarités font territoires. Interroger les géographies du lien social à l’aune de la crise globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF); Centre d’Études sur le Développement des Territoires et l’Environnement (CEDETE); Université d’Orléans; Réseau régional multi-acteurs de la coopération internationale et de la solidarité en région Centre Val-de-Loire (CENTRAIDER), Dec 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGS-IBG, Aug 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335265v1</w:t>
+                <w:t xml:space="preserve">hal-04335231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des modèles alimentaires dans les transitions des exploitations agricoles des espaces ruraux métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international T2021 "Les Transitions Ecologiques en Transactions &amp; Actions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CERTOP; Laboratoire LISST; Association Réseau-Agriville, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -694,51 +694,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder les transitions alimentaires au travers des pratiques des ménages agricoles dans les espaces ruraux métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Rhin et Danube. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et gastronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782493323569</w:t>
@@ -936,51 +936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20749" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03882050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hulot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23579" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.20749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>