--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -636,559 +636,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aporrectodea caliginosa life history traits are improved by positive earthworm interaction and organic matter addition</w:t>
+                <w:t xml:space="preserve">Earthworm inoculation in degraded soils: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Vallayer</w:t>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rault</w:t>
+                <w:t xml:space="preserve">Cécile Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 122, pp.103654. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.105745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681627v1</w:t>
+                <w:t xml:space="preserve">hal-04807776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm inoculation in degraded soils: A meta-analysis</w:t>
+                <w:t xml:space="preserve">Aporrectodea caliginosa life history traits are improved by positive earthworm interaction and organic matter addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Vallayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 204, pp.105745. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.103654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807776v1</w:t>
+                <w:t xml:space="preserve">hal-04681627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mirleau</w:t>
+                <w:t xml:space="preserve">F. Gavinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatina Jouni</w:t>
+                <w:t xml:space="preserve">C. Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chappat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
+                <w:t xml:space="preserve">J.T. Schoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.142765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474490v1</w:t>
+                <w:t xml:space="preserve">hal-04703600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mirleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gavinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Serbource</w:t>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Schoffer</w:t>
+                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 362, pp.142765. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.109293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703600v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of soil texture and earthworm casts on the restoration of soil enzyme activities after exposure to an organophosphorus insecticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brouchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187, pp.104840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Navenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.105139. </w:t>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis a M van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudo A Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brouchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating pesticide sensitivity of two endogeic earthworm species through the interplay between esterases and glutathione S-transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brouchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1975,51 +1975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 227, pp.416-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,555 +2190,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in biochemical and behavioral biomarkers in endogeic earthworms exposed to ethyl-parathion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatina Jouni</w:t>
+                <w:t xml:space="preserve">An exploratory study of energy reserves and biometry as potential tools for assessing the effects of pest management strategies on the earwig, Forficula auricularia L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.060⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (23), pp.22766-22774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2371-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076451v1</w:t>
+                <w:t xml:space="preserve">hal-02047731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve conduction velocity as a non-destructive biomarker in the earthworm Aporrectodea caliginosa exposed to insecticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Soil enzyme dynamics in chlorpyrifos-treated soils under the influence of earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Notario del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2469-1⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089692v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of energy reserves and biometry as potential tools for assessing the effects of pest management strategies on the earwig, Forficula auricularia L</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+                <w:t xml:space="preserve">Nerve conduction velocity as a non-destructive biomarker in the earthworm Aporrectodea caliginosa exposed to insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wellby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (23), pp.22766-22774. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.24362-24367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2371-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2469-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047731v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil enzyme dynamics in chlorpyrifos-treated soils under the influence of earthworms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in biochemical and behavioral biomarkers in endogeic earthworms exposed to ethyl-parathion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Notario del Pino</w:t>
+                <w:t xml:space="preserve">Michel Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 612, pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.85-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089673v1</w:t>
+                <w:t xml:space="preserve">hal-02076451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does wastewater treatment plant upgrading with activated carbon result in an improvement of fish health?</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Henneberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz-R. Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Givaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maniac Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capowiez Yvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.14116--14126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.456-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,64 +3401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Yela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase activity in the terrestrial snail&amp;lt;em&amp;gt; Xeropicta derbentina&amp;lt;/em&amp;gt; transplanted in apple orchards with different pesticide management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Wheelock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhoutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylesterase activity in earthworms gut contents: potential (eco)toxicological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,77 +4451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of acetylcholinesterase activity recovery in two earthworm species following exposure to ethyl-parathion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4574,285 +4574,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinesterase activity as a biomarker of pesticide exposure in Allolobophora chlorotica earthworms living in apple orchards under different management strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tissue distribution and characterization of cholinesterase activity in six earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/06-355.1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.340-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666073v1</w:t>
+                <w:t xml:space="preserve">hal-02664646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution and characterization of cholinesterase activity in six earthworm species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cholinesterase activity as a biomarker of pesticide exposure in Allolobophora chlorotica earthworms living in apple orchards under different management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 147, pp.340-346. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2644-2649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1897/06-355.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664646v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase mutation in an insecticide-resistant population of the codling moth Cydia pomonella (L.)</w:t>
               </w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Cassanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Carlo Manicardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,73 +5085,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
@@ -5210,73 +5210,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d'apports de produits résiduaires organiques sur la macrofaune lombricienne en conditions de grandes cultures</w:t>
               </w:r>
@@ -5288,64 +5288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Le Villio-Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5381,286 +5381,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of cholinesterase inhibition as a biomerker of exposure for earthworms in apple orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement excavateur des vers de terre comme source de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Séminaire d'Écotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823642v1</w:t>
+                <w:t xml:space="preserve">hal-02757379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement excavateur des vers de terre comme source de biomarqueurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of cholinesterase inhibition as a biomerker of exposure for earthworms in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire d'Écotoxicologie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757379v1</w:t>
+                <w:t xml:space="preserve">hal-02823642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du parathion sur le tube digestif du ver de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,77 +6135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'apports de composts de boue et d'ordures ménagères sur la macrofaune lombricienne du sol en conditions de grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6459,64 +6459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parathion on the crop/gizzard complex of Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2022.105139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wilhelm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Henneberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casanelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2010.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K019G3GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassanelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Manicardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q1B8LX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Engesser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G&#252;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hetzenauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3243/kwe2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2022.105139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wilhelm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Henneberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casanelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2010.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K019G3GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassanelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Manicardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q1B8LX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Engesser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G&#252;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hetzenauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3243/kwe2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>