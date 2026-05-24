--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -870,325 +870,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gavinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
+                <w:t xml:space="preserve">Pascal Mirleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Serbource</w:t>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Schoffer</w:t>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.109293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703600v1</w:t>
+                <w:t xml:space="preserve">hal-04474490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an organophosphorus insecticide, soil texture and earthworm species on the turnover of soil, gut and cast microbiota during the earthworm's gut transit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatina Jouni</w:t>
+                <w:t xml:space="preserve">Copper toxicity to earthworms: A comprehensive review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chappat</w:t>
+                <w:t xml:space="preserve">F. Gavinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Petit-Dit-Grézériat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">C. Serbource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
+                <w:t xml:space="preserve">J.T. Schoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 190, pp.109293. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.142765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474490v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of soil texture and earthworm casts on the restoration of soil enzyme activities after exposure to an organophosphorus insecticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating pesticide sensitivity of two endogeic earthworm species through the interplay between esterases and glutathione S-transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatina Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brouchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,555 +2190,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of energy reserves and biometry as potential tools for assessing the effects of pest management strategies on the earwig, Forficula auricularia L</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+                <w:t xml:space="preserve">Nerve conduction velocity as a non-destructive biomarker in the earthworm Aporrectodea caliginosa exposed to insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiran Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wellby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (23), pp.22766-22774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2371-x⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.24362-24367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2469-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047731v1</w:t>
+                <w:t xml:space="preserve">hal-02089692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil enzyme dynamics in chlorpyrifos-treated soils under the influence of earthworms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in biochemical and behavioral biomarkers in endogeic earthworms exposed to ethyl-parathion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatina Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Notario del Pino</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089673v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve conduction velocity as a non-destructive biomarker in the earthworm Aporrectodea caliginosa exposed to insecticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kiran Munir</w:t>
+                <w:t xml:space="preserve">An exploratory study of energy reserves and biometry as potential tools for assessing the effects of pest management strategies on the earwig, Forficula auricularia L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Navenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wellby</w:t>
+                <w:t xml:space="preserve">Alain Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (24), pp.24362-24367. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (23), pp.22766-22774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2469-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2371-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089692v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in biochemical and behavioral biomarkers in endogeic earthworms exposed to ethyl-parathion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Soil enzyme dynamics in chlorpyrifos-treated soils under the influence of earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Notario del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 202, pp.85-93. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1407-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.03.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076451v1</w:t>
+                <w:t xml:space="preserve">hal-02089673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does wastewater treatment plant upgrading with activated carbon result in an improvement of fish health?</w:t>
               </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Yela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase activity in the terrestrial snail&amp;lt;em&amp;gt; Xeropicta derbentina&amp;lt;/em&amp;gt; transplanted in apple orchards with different pesticide management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Wheelock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lhoutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxylesterase activity in earthworms gut contents: potential (eco)toxicological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan C. Sanchez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,51 +4477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4574,285 +4574,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution and characterization of cholinesterase activity in six earthworm species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholinesterase activity as a biomarker of pesticide exposure in Allolobophora chlorotica earthworms living in apple orchards under different management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.2644-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/06-355.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664646v1</w:t>
+                <w:t xml:space="preserve">hal-02666073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholinesterase activity as a biomarker of pesticide exposure in Allolobophora chlorotica earthworms living in apple orchards under different management strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue distribution and characterization of cholinesterase activity in six earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (12), pp.2644-2649. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.340-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/06-355.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666073v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylcholinesterase mutation in an insecticide-resistant population of the codling moth Cydia pomonella (L.)</w:t>
               </w:r>
@@ -5085,73 +5085,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
@@ -5210,73 +5210,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets d'apports de produits résiduaires organiques sur la macrofaune lombricienne en conditions de grandes cultures</w:t>
               </w:r>
@@ -5288,64 +5288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelenn Le Villio-Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5381,286 +5381,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement excavateur des vers de terre comme source de biomarqueurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of cholinesterase inhibition as a biomerker of exposure for earthworms in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire d'Écotoxicologie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757379v1</w:t>
+                <w:t xml:space="preserve">hal-02823642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of cholinesterase inhibition as a biomerker of exposure for earthworms in apple orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement excavateur des vers de terre comme source de biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Earthworm Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cracovie, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Séminaire d'Écotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823642v1</w:t>
+                <w:t xml:space="preserve">hal-02757379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du parathion sur le tube digestif du ver de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,64 +6148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6459,51 +6459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parathion on the crop/gizzard complex of Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault-Léonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,51 +7007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2022.105139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wilhelm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Henneberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casanelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2010.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K019G3GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassanelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Manicardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q1B8LX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Engesser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G&#252;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hetzenauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3243/kwe2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34534-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Petit-Dit-Gr&#233;z&#233;riat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Serbource" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vallayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103654" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mirleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatina Jouni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gavinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbource" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Schoffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142765" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brouchoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.104840" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Navenant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120944" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2022.105139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02867055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Meunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dufour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127383" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089692v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiran Munir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wellby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2469-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02076451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jobin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.03.060" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2371-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02089673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Notario del Pino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Wilhelm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Henneberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-R. K&#246;hler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.09.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.06.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQVTSJC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444863v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagnoux Laure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniac Gaelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capowiez Yvan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MCFG2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malagnoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4520-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.05.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV461W4M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinez-Morcillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646094v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Collange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casanelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2010.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K019G3GL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.08.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GD0TX7S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wheelock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-734B13D0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665833v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laguerre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.07.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3P9F1G3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lhoutelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2009.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4LXMDCH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FB9SL6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mascle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-355.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7ZSPPM3K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5CZDK2C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665774v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cassanelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Manicardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1Q1B8LX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756715v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Severac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sagnes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817255v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Denoyelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478540v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822521v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Engesser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G&#252;de" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hetzenauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3243/kwe2013.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>