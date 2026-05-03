--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
+                <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Viveka Nand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Zhiming Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Liwang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew J Helmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra A Madramootoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 661 (Part B), pp.133631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783333v1</w:t>
+                <w:t xml:space="preserve">hal-05107278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiming Qi</w:t>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwang Ma</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Helmers</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandra A Madramootoo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 661 (Part B), pp.133631. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107278v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of evapotranspiration and yield of maize</w:t>
               </w:r>
@@ -504,90 +504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of crop category choices reveal strategies and tactics used by smallholder farmers in India to cope with unreliable water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.103744. </w:t>
@@ -638,64 +638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of Maize Farming Systems to Climate Change: Farmers’ Opinions Differ about the Relevance of Adaptation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -755,90 +755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Process Factors Explain Some of the Heterogeneity of Irrigation Practices among Maize Farmers in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rafaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (6), </w:t>
@@ -1153,77 +1153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuler, Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelhart Toorop,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,64 +1555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
@@ -1957,51 +1957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diachronic study of greenhouse gas emissions of French dairy farms according to adaptation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,64 +2047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-crop models STICS and AqYield predict yield and soil water content for irrigated crops equally well with limited data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated responses of root growth and sugar concentrations to various defoliation treatments and rhythmic shoot growth in oak tree seedlings (&amp;lt;em&amp;gt;Quercus pubescens&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How periodic growth pattern and source/sink relations affect root growth in oak tree seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une meilleure distribution de la lumière dans l'arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,90 +3335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3456,77 +3456,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of adaptation strategies to reduce vulnerability to climate change of maize farming systems : farmers’ viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Farming Systems Conference: Farming systems facing climate change and resource challenges (IFSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA – European Group, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,77 +3551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an assessment method for vulnerability to climate change of maize farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Alkan-Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
@@ -3870,323 +3870,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738225v1</w:t>
+                <w:t xml:space="preserve">hal-04846111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947671v1</w:t>
+                <w:t xml:space="preserve">hal-02738225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846111v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
@@ -4198,77 +4198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
@@ -4698,64 +4698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de plantes virtuelles pour évaluer l'effet des modes de conduite. 1 - Comparaison Solaxe - Conduite Centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of centrifugal training in apple aimed at optimizing the relationship between growth and fruiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Larrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,1349 +4992,1474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-Criteria evaluation based on crop model simulations in southwestern france</w:t>
+                <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-criteria evaluation based on stics model simulations in southwestern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quennevat Antoine</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Quennevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence OZCAR-TERENO « Advancing Critical Zone science »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">XIV Séminaire STICS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305622v1</w:t>
+                <w:t xml:space="preserve">hal-05587902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-criteria evaluation based on crop model simulations in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quennevat Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of methods for assessing the performance of conservation agriculture and its ability to cope with climate change in temperate zones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-Criteria evaluation based on crop model simulations in southwestern france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quennevat Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII European Society for Agronomy congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">3ème conférence OZCAR-TERENO « Advancing Critical Zone science »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772295v1</w:t>
+                <w:t xml:space="preserve">hal-05305622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models and Future Plans</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic review of methods for assessing the performance of conservation agriculture and its ability to cope with climate change in temperate zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XVII European Society for Agronomy congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950305v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ceschia</w:t>
+                <w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models and Future Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Hatfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laj Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Stockle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
+              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868149v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
+                <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t>
+              <w:t xml:space="preserve">European Society of Agronomy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737508v1</w:t>
+                <w:t xml:space="preserve">hal-02868149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
+              <w:t xml:space="preserve">15. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018. Abstract book. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733545v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vermue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Irrazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congres - Growing landscapes – Cultivating innovative agricultural systems</w:t>
+              <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602984v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+              <w:t xml:space="preserve">14. European Society of Agronomy Conference 2016-ESA14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congres - Growing landscapes – Cultivating innovative agricultural systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602259v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Place des méthodes de conception et d'évaluation de systèmes de culture innovants dans l'enseignement supérieur agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des systèmes de culture innovants et durables : quelles méthodes pour les mettre au point et les évaluer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. , 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,688 +6469,688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des systèmes de culture irrigués plus résilients face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Langa</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zaccagnini</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694453v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triple performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Sélène Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Natalia Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laura Zaccagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bgvb-rf16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789131v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Multimodel Averaging Approaches for Ensembling Evapotranspiration and Yield Simulations from Maize Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viveka Nand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Helmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Madramootoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7035,240 +7160,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camillo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sur la modélisation du fonctionnement du pois de printemps. Adaptabilité au pois d'hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stage] Institut National Agronomique Paris Grignon (INAPG), FRA. 2002, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7415,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuler, Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelhart Toorop," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlaefke Nicole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Hatfield" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj Ahuja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820326v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694453v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Massy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Langa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zaccagnini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bgvb-rf16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780746v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Helmers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Madramootoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coque" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuler, Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelhart Toorop," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlaefke Nicole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Hatfield" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj Ahuja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Massy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Langa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zaccagnini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bgvb-rf16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Helmers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Madramootoo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>