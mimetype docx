--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
+                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viveka Nand</w:t>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiming Qi</w:t>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwang Ma</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Helmers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107278v1</w:t>
+                <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of nitrogen management and greenhouse gas balance in agroecological cropping systems in a climate change context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viveka Nand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Zhiming Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Liwang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Matthew J Helmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chandra A Madramootoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 222, pp.104182. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 661 (Part B), pp.133631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783333v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of evapotranspiration and yield of maize</w:t>
               </w:r>
@@ -504,90 +504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of crop category choices reveal strategies and tactics used by smallholder farmers in India to cope with unreliable water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.103744. </w:t>
@@ -638,64 +638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of Maize Farming Systems to Climate Change: Farmers’ Opinions Differ about the Relevance of Adaptation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -755,90 +755,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Making Process Factors Explain Some of the Heterogeneity of Irrigation Practices among Maize Farmers in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.3504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rafaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (6), </w:t>
@@ -1153,77 +1153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AqYield-N: A simple model to predict nitrogen leaching from crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Aubrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuler, Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelhart Toorop,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,64 +1555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting water balance of wheat and crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,77 +1702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
@@ -1957,51 +1957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diachronic study of greenhouse gas emissions of French dairy farms according to adaptation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,64 +2047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil-crop models STICS and AqYield predict yield and soil water content for irrigated crops equally well with limited data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers in southwestern France think that their arable cropping systems are already adapted to face climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated responses of root growth and sugar concentrations to various defoliation treatments and rhythmic shoot growth in oak tree seedlings (&amp;lt;em&amp;gt;Quercus pubescens&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How periodic growth pattern and source/sink relations affect root growth in oak tree seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une meilleure distribution de la lumière dans l'arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,90 +3335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3437,256 +3437,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of adaptation strategies to reduce vulnerability to climate change of maize farming systems : farmers’ viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an assessment method for vulnerability to climate change of maize farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan-Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Farming Systems Conference: Farming systems facing climate change and resource challenges (IFSA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA – European Group, Apr 2022, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society for Agronomy: Diversification and Digitalisation (ESA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy; Leibniz-Centre for Agricultural Landscape Research (ZALF), Aug 2022, Potsdam, Germany. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772341v1</w:t>
+                <w:t xml:space="preserve">hal-03772326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an assessment method for vulnerability to climate change of maize farming systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Appraisal of adaptation strategies to reduce vulnerability to climate change of maize farming systems : farmers’ viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society for Agronomy: Diversification and Digitalisation (ESA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy; Leibniz-Centre for Agricultural Landscape Research (ZALF), Aug 2022, Potsdam, Germany. à paraître</w:t>
+              <w:t xml:space="preserve">14th European Farming Systems Conference: Farming systems facing climate change and resource challenges (IFSA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA – European Group, Apr 2022, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772326v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Evapotranspiration (ET) and Yield of Maize: an Inter-comparison Among 41 Maize Models</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonnet</w:t>
@@ -3870,323 +3870,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846111v1</w:t>
+                <w:t xml:space="preserve">hal-02738225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t>
+              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738225v1</w:t>
+                <w:t xml:space="preserve">hal-02947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment and modelling of agro-ecological practices on water flow at catchment level: what potential of the Maelia platform?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Ecological Modelling Global Conference (ISEM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria. 22p</w:t>
+              <w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947671v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
@@ -4198,77 +4198,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
@@ -4698,64 +4698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de plantes virtuelles pour évaluer l'effet des modes de conduite. 1 - Comparaison Solaxe - Conduite Centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of centrifugal training in apple aimed at optimizing the relationship between growth and fruiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Larrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,51 +5045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-criteria evaluation based on stics model simulations in southwestern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,51 +5183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Favaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quennevat Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,64 +5433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Society for Agronomy congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5653,64 +5653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Evapotranspiration in Crop Rotations With a Simple Model: AqYield Context and objective Results Material and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,64 +5778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting evapotranspiration in crop rotations with a simple model: AqYield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is adaptation of crop management practices sufficient for arable crops to cope with climate change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vermue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,51 +5942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Irrazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Agriculture and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sitgès, Spain. 2017, Agriculture and Climate Change Conference</w:t>
@@ -6015,64 +6015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term effect of contrasted cropping systems and climate change on drainage over 35 years: a lysimeter experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,277 +6130,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bachinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601564v1</w:t>
+                <w:t xml:space="preserve">hal-01602259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AqYield peut-il rivaliser avec STICS pour simuler la dynamique hydrique et le rendement de 3 cultures de printemps sous contraintes hydriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 2015, Xe Colloque Stics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602259v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des méthodes de conception et d'évaluation de systèmes de culture innovants dans l'enseignement supérieur agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,90 +6483,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6736,273 +6736,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t>
+                <w:t xml:space="preserve">Triple performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Sélène Massy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Natalia Langa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laura Zaccagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/bgvb-rf16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789131v1</w:t>
+                <w:t xml:space="preserve">hal-03694453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélène Massy</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Langa</w:t>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zaccagnini</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694453v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7020,77 +7020,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Multimodel Averaging Approaches for Ensembling Evapotranspiration and Yield Simulations from Maize Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viveka Nand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiming Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Helmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuler, Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelhart Toorop," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlaefke Nicole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Hatfield" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj Ahuja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Massy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Langa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zaccagnini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bgvb-rf16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Helmers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Madramootoo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13243504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Aubrion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107890" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuler, Johannes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelhart Toorop," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vermue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlaefke Nicole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9010051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.02.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNW1CZGW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rollin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0496-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq270" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190911v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Willaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan-Olsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Casal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764255v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larrive" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Hatfield" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj Ahuja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Irrazi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Massy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Langa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zaccagnini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bgvb-rf16" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Helmers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Madramootoo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coque" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>